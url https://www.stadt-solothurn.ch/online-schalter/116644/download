--- v0 (2025-12-13)
+++ v1 (2026-08-10)
@@ -1,162 +1,160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00647E95">
+    <w:p w14:paraId="7FC78BB5" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="00E42000" w:rsidRDefault="00E616C3" w:rsidP="00647E95">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006E70F5">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesuch für die Teilnahme am </w:t>
       </w:r>
-      <w:r w:rsidR="008A5E6D" w:rsidRPr="006E70F5">
+      <w:r w:rsidR="008A5E6D" w:rsidRPr="00E42000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Warenmarkt</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E70F5">
+      <w:r w:rsidRPr="00E42000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Solothurn</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
+    <w:p w14:paraId="25479D4F" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
+    <w:p w14:paraId="476AB199" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gesuchsteller:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
-[...12 lines deleted...]
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00B23320">
+    <w:p w14:paraId="632C0283" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6943D1" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00B23320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Name, Vorname: </w:t>
       </w:r>
       <w:r w:rsidR="0014267E">
         <w:rPr>
@@ -170,51 +168,51 @@
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1434976276"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1082065158"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D57AD7" w:rsidRPr="00D57AD7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00B23320">
+    <w:p w14:paraId="235B75CE" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00B23320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresse: </w:t>
       </w:r>
       <w:r w:rsidR="0014267E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -228,51 +226,51 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="124121937"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1082065158"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0014267E" w:rsidRPr="00B23320">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
+    <w:p w14:paraId="06C32141" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PLZ/Ort: </w:t>
       </w:r>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
@@ -286,51 +284,51 @@
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-896654842"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1082065158"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0014267E" w:rsidRPr="00B23320">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
+    <w:p w14:paraId="06DF5DAF" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
@@ -345,51 +343,51 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1662081819"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1082065158"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B23320" w:rsidRPr="00B23320">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
+    <w:p w14:paraId="4219B65A" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E-Mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
@@ -404,113 +402,113 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1348136323"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1082065158"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B23320" w:rsidRPr="00B23320">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00FC0653" w:rsidRPr="006E70F5" w:rsidRDefault="00FC0653" w:rsidP="00E616C3">
-[...25 lines deleted...]
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
+    <w:p w14:paraId="6F7561E0" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRPr="006E70F5" w:rsidRDefault="00FC0653" w:rsidP="00E616C3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0538BDA6" w14:textId="77777777" w:rsidR="00A522B5" w:rsidRPr="006E70F5" w:rsidRDefault="00A522B5" w:rsidP="00E616C3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD032BD" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teilnahme am Markt vom</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
-[...12 lines deleted...]
-    <w:p w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="00B15274" w:rsidP="00543BCA">
+    <w:p w14:paraId="0A3767A9" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A90808F" w14:textId="77777777" w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="00E42000" w:rsidP="00543BCA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1156726614"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -690,51 +688,51 @@
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C52A24" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> April</w:t>
       </w:r>
       <w:r w:rsidR="00C52A24" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="00B15274" w:rsidP="00C52A24">
+    <w:p w14:paraId="64A0B055" w14:textId="77777777" w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="00E42000" w:rsidP="00C52A24">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="87360317"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -938,51 +936,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> August</w:t>
       </w:r>
       <w:r w:rsidR="00C52A24" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C52A24" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="00B15274" w:rsidP="00C52A24">
+    <w:p w14:paraId="0399AA8A" w14:textId="77777777" w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="00E42000" w:rsidP="00C52A24">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-358052437"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1144,182 +1142,180 @@
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C52A24" w:rsidRPr="006E70F5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C52A24" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dezember</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="00C52A24" w:rsidP="00AC1590">
+    <w:p w14:paraId="393014B3" w14:textId="77777777" w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="00C52A24" w:rsidP="00AC1590">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="1985"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E616C3" w:rsidRPr="007D7A69" w:rsidRDefault="007D7A69" w:rsidP="007D7A69">
+    <w:p w14:paraId="0496E315" w14:textId="307E4862" w:rsidR="00E616C3" w:rsidRPr="007D7A69" w:rsidRDefault="007D7A69" w:rsidP="007D7A69">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="1985"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7A69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Die genauen Marktdaten finden Sie auf dem entsprechenden </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-    <w:p w:rsidR="00AC1590" w:rsidRPr="006E70F5" w:rsidRDefault="00AC1590" w:rsidP="00AC1590">
+      <w:r w:rsidR="00A73662">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marktplakat.</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1"/>
+    </w:p>
+    <w:p w14:paraId="2B925E1E" w14:textId="77777777" w:rsidR="00AC1590" w:rsidRPr="006E70F5" w:rsidRDefault="00AC1590" w:rsidP="00AC1590">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A522B5" w:rsidRPr="006E70F5" w:rsidRDefault="00A522B5" w:rsidP="00AC1590">
+    <w:p w14:paraId="2931754C" w14:textId="77777777" w:rsidR="00A522B5" w:rsidRPr="006E70F5" w:rsidRDefault="00A522B5" w:rsidP="00AC1590">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E616C3" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
+    <w:p w14:paraId="696DBAA0" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Standplatz/Platzbedarf:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7BDD" w:rsidRPr="007D7A69" w:rsidRDefault="00DA7BDD" w:rsidP="00E616C3">
+    <w:p w14:paraId="319D7A0C" w14:textId="77777777" w:rsidR="00DA7BDD" w:rsidRPr="007D7A69" w:rsidRDefault="00DA7BDD" w:rsidP="00E616C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B23320" w:rsidRDefault="00B15274" w:rsidP="00DA7BDD">
+    <w:p w14:paraId="015FE3BF" w14:textId="77777777" w:rsidR="00B23320" w:rsidRDefault="00E42000" w:rsidP="00DA7BDD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-127390429"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1340,51 +1336,51 @@
       <w:r w:rsidR="00FC0653" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E616C3" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Eigener Stand: </w:t>
       </w:r>
       <w:r w:rsidR="00FC0653" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B23320" w:rsidRDefault="00E616C3" w:rsidP="00623518">
+    <w:p w14:paraId="56B0D181" w14:textId="77777777" w:rsidR="00B23320" w:rsidRDefault="00E616C3" w:rsidP="00623518">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Länge</w:t>
       </w:r>
       <w:r w:rsidR="00B23320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1410,51 +1406,51 @@
             <w:docPart w:val="DefaultPlaceholder_1082065158"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D57AD7" w:rsidRPr="00D57AD7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00DA7BDD">
+    <w:p w14:paraId="586227C4" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00DA7BDD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiefe: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -1464,68 +1460,68 @@
             <w:docPart w:val="DefaultPlaceholder_1082065158"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B23320" w:rsidRPr="00B23320">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC0653" w:rsidRPr="006E70F5" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
+    <w:p w14:paraId="489C70B4" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRPr="006E70F5" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="1985"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC0653" w:rsidRPr="006E70F5" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
+    <w:p w14:paraId="349C95D0" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRPr="006E70F5" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="1985"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bemerkungen:</w:t>
       </w:r>
       <w:r w:rsidR="00B23320">
@@ -1540,64 +1536,64 @@
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-790900086"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1082065158"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B23320" w:rsidRPr="00B23320">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00FC0653" w:rsidRPr="006E70F5" w:rsidRDefault="00FC0653" w:rsidP="00E616C3">
-[...12 lines deleted...]
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00B15274" w:rsidP="00E616C3">
+    <w:p w14:paraId="762C2008" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRPr="006E70F5" w:rsidRDefault="00FC0653" w:rsidP="00E616C3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D5BA16" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E42000" w:rsidP="00E616C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1897736870"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1610,266 +1606,237 @@
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FC0653" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E616C3" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gemeindestand (3 Meter; ungedeckt)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC0653" w:rsidRPr="006E70F5" w:rsidRDefault="00FC0653" w:rsidP="00E616C3">
-[...25 lines deleted...]
-    <w:p w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
+    <w:p w14:paraId="4350961D" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRPr="006E70F5" w:rsidRDefault="00FC0653" w:rsidP="00E616C3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059BB240" w14:textId="77777777" w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="00C52A24" w:rsidP="00E616C3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41120150" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Detaillierte Verkaufsartikel:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
+    <w:p w14:paraId="6AC93F83" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1069619807"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_1082065158"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00B23320" w:rsidRDefault="00B23320" w:rsidP="00FC0653">
+        <w:p w14:paraId="4596828B" w14:textId="77777777" w:rsidR="00B23320" w:rsidRDefault="00B23320" w:rsidP="00FC0653">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B23320">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00B23320" w:rsidRDefault="00B23320" w:rsidP="00FC0653">
+    <w:p w14:paraId="3744266A" w14:textId="77777777" w:rsidR="007D7A69" w:rsidRDefault="007D7A69" w:rsidP="00FC0653">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D7A69" w:rsidRDefault="007D7A69" w:rsidP="00FC0653">
-[...16 lines deleted...]
-    <w:p w:rsidR="00FC0653" w:rsidRPr="007D7A69" w:rsidRDefault="00B15274" w:rsidP="00E616C3">
+    <w:p w14:paraId="4C826F5F" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRPr="007D7A69" w:rsidRDefault="00E42000" w:rsidP="00E616C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1795208480"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007D7A69">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007D7A69" w:rsidRPr="007D7A69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ich habe die nachfolgenden Bestimmungen gelesen und zur Kenntnis genommen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D7A69" w:rsidRDefault="007D7A69" w:rsidP="00E616C3">
-[...23 lines deleted...]
-    <w:p w:rsidR="007D7A69" w:rsidRDefault="00FC0653" w:rsidP="00DA7BDD">
+    <w:p w14:paraId="42F77890" w14:textId="77777777" w:rsidR="007D7A69" w:rsidRDefault="007D7A69" w:rsidP="00E616C3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D9AE57" w14:textId="50C40F62" w:rsidR="00E42000" w:rsidRDefault="00FC0653" w:rsidP="00DA7BDD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Formular ausgefüllt per E-Mail an </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="006E70F5" w:rsidRPr="00DA7BDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
@@ -1889,158 +1856,187 @@
       <w:r w:rsidR="007D7A69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> untenstehende Adresse senden.</w:t>
       </w:r>
       <w:r w:rsidR="006E70F5" w:rsidRPr="00DA7BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0088729E" w:rsidRPr="0088729E" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="0C8F007D" w14:textId="77777777" w:rsidR="00E42000" w:rsidRDefault="00E42000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156EA531" w14:textId="77777777" w:rsidR="007D7A69" w:rsidRDefault="007D7A69" w:rsidP="00DA7BDD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A023386" w14:textId="77777777" w:rsidR="0088729E" w:rsidRPr="00E42000" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007D7A69">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Allgemeine Informationen (mit Auszügen aus dem Marktregleme</w:t>
       </w:r>
-      <w:r w:rsidR="0088729E">
+      <w:r w:rsidR="0088729E" w:rsidRPr="00E42000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>nt)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00147B99" w:rsidRDefault="006E70F5" w:rsidP="006E70F5">
+    <w:p w14:paraId="617F4F14" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00147B99" w:rsidRDefault="006E70F5" w:rsidP="006E70F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="6C09A354" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gesuche für die Warenmärkte müssen spätestens 14 Tage vor dem Markttermin</w:t>
       </w:r>
       <w:r w:rsidR="00D57AD7" w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eingereicht sein. Die Einteilung wird zu diesem Zeitpunkt vorgenommen, anschliessend wird die entsprechende Korrespondenz erledigt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="48CBD164" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00147B99" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="4E2CB72E" w14:textId="77777777" w:rsidR="00147B99" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -2059,67 +2055,67 @@
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> anmeldet, nimmt zur Kenntnis, dass die </w:t>
       </w:r>
       <w:r w:rsidR="00147B99" w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gesamte nach</w:t>
       </w:r>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">folgende Korrespondenz per E-Mail abgewickelt wird. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00147B99" w:rsidRPr="00D57AD7" w:rsidRDefault="00147B99" w:rsidP="00647E95">
+    <w:p w14:paraId="247C2EFD" w14:textId="77777777" w:rsidR="00147B99" w:rsidRPr="00D57AD7" w:rsidRDefault="00147B99" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00147B99" w:rsidRPr="00D57AD7" w:rsidRDefault="00147B99" w:rsidP="00647E95">
+    <w:p w14:paraId="4B235A21" w14:textId="77777777" w:rsidR="00147B99" w:rsidRPr="00D57AD7" w:rsidRDefault="00147B99" w:rsidP="00647E95">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -2138,124 +2134,124 @@
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oder </w:t>
       </w:r>
       <w:r w:rsidR="006E70F5" w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">frankierte Couverts für jeden gewünschten Markttermin (A-Post empfehlenswert) beizulegen. </w:t>
       </w:r>
       <w:r w:rsidR="0014267E" w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Die gesamte nachfolgende Korrespondenz wird in diesem Fall auf dem Postweg abgewickelt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="26458300" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00647E95" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="53BF56C3" w14:textId="77777777" w:rsidR="00647E95" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abmeldungen sind rechtzeitig bekannt zu geben (spätestens am Freitag vor dem</w:t>
       </w:r>
       <w:r w:rsidR="00D57AD7" w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Markttermin), damit die freigewordenen Plätze noch belegt werden könnten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8249B" w:rsidRPr="00E8249B" w:rsidRDefault="00E8249B" w:rsidP="00E8249B">
+    <w:p w14:paraId="6E7066C8" w14:textId="77777777" w:rsidR="00E8249B" w:rsidRPr="00E8249B" w:rsidRDefault="00E8249B" w:rsidP="00E8249B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="007D7A69" w:rsidP="00647E95">
+    <w:p w14:paraId="6923EEBB" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="007D7A69" w:rsidP="00647E95">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -2270,67 +2266,67 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ei Nichterscheinen </w:t>
       </w:r>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">muss </w:t>
       </w:r>
       <w:r w:rsidR="006E70F5" w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mit einer Bearbeitungsgebühr von Fr. 50.00 gerechnet werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="228A6150" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="31C40AB0" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -2349,114 +2345,114 @@
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>08</w:t>
       </w:r>
       <w:r w:rsidR="00D57AD7" w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>30 Uhr.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="48DAC67F" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="0BFDD7B2" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Die zugeteilten Plätze sind weder angeschrieben noch nummeriert. Bei Unklarheiten über den Standort können die Kollegen der Marktaufsicht oder allenfalls die umliegenden Marktfahrer Auskunft erteilen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="24488E2C" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="0E8304E8" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -2523,931 +2519,658 @@
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ausserhalb des Marktbereiches auf den entsprechenden Parkplätzen zu parkieren.</w:t>
       </w:r>
       <w:r w:rsidR="00D57AD7" w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Widerhandlungen werden nach dem Ordnungsbussengesetz geahndet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="535FE05E" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="202F56CF" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Die Standgebühr beträgt bei einem eigenen Stand Fr. 10.00 pro Laufmeter; bei einem Gemeindestand (3 Meter; ungedeckt) Fr. 39.00 pauschal. Die Gebühren werden direkt am Stand eingezogen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="532202D0" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00147B99" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="5AD2C791" w14:textId="2268450A" w:rsidR="00147B99" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Zusätzlich wird pro Stand der sogenannte „Werbefünfliber“ (Fr. 5.00) eingezogen. In Zusammenarbeit mit dem Schweizerischen Marktverband (Sektion Bern) wird mit diesem Beitrag eine Verbesserung der Marktinfrastruktur und der Werbung angestrebt</w:t>
+        <w:t>Zusätzlich wird pro Stand der sogenannte „Werbefünfliber“ (Fr. 5.00) eingezogen. In Zusammenarbeit mit dem Schweizerischen Marktverband (Sektion Bern</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73662">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Biel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) wird mit diesem Beitrag eine Verbesserung der Marktinfrastruktur und der Werbung angestrebt</w:t>
       </w:r>
       <w:r w:rsidR="00147B99" w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00147B99" w:rsidRPr="00D57AD7" w:rsidRDefault="00147B99" w:rsidP="00647E95">
+    <w:p w14:paraId="633EF5FE" w14:textId="77777777" w:rsidR="00147B99" w:rsidRPr="00D57AD7" w:rsidRDefault="00147B99" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="016FF5D5" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Der Warenmarkt dauert bis spätestens 19</w:t>
       </w:r>
       <w:r w:rsidR="00E8249B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00 Uhr. Der Standplatz sollte wenn möglich nicht vor 17:00 Uhr geräumt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="3F3696B7" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00543420" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="2C40B603" w14:textId="77777777" w:rsidR="00543420" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wir bitten Sie, diese Infos zur Kenntnis zu nehmen und zu befolgen, damit die </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="499353A0" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Warenmärkte in Solothurn weiterhin reibungslos durchgeführt werden können.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="33FC065B" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00D57AD7" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00147B99" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
+    <w:p w14:paraId="668C93BE" w14:textId="77777777" w:rsidR="006E70F5" w:rsidRPr="00147B99" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E70F5" w:rsidRPr="00647E95" w:rsidRDefault="006E70F5" w:rsidP="00647E95">
-[...208 lines deleted...]
-    <w:sectPr w:rsidR="0014267E" w:rsidRPr="00647E95">
+    <w:sectPr w:rsidR="006E70F5" w:rsidRPr="00147B99" w:rsidSect="004843EB">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="2112" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
+    <w:p w14:paraId="7269B050" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
+    <w:p w14:paraId="52E0CFD4" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AvantGarde-Demi">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FC0653" w:rsidRPr="0092672C" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E9D458B" w14:textId="77777777" w:rsidR="00144C0A" w:rsidRPr="000C2F0A" w:rsidRDefault="00144C0A" w:rsidP="00144C0A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...2 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="000C2F0A">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...2 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>P</w:t>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0092672C">
+    <w:r w:rsidRPr="000C2F0A">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...2 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>olizei</w:t>
+      <w:instrText xml:space="preserve"> USERADDRESS   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="000C2F0A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
-        <w:spacing w:val="10"/>
-        <w:sz w:val="20"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>Markt</w:t>
     </w:r>
-    <w:r w:rsidRPr="0092672C">
+    <w:r w:rsidRPr="000C2F0A">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
-        <w:spacing w:val="10"/>
-        <w:sz w:val="20"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Stadt</w:t>
+      <w:t xml:space="preserve"> | Stadtpolizei</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7FD25C92" w14:textId="1C6C1CF5" w:rsidR="00144C0A" w:rsidRPr="00144C0A" w:rsidRDefault="00144C0A">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000C2F0A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Werkhofstrasse 52, 4502 Solothurn, 032 626 99 11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...2 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Solothurn</w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
-  </w:p>
-[...6 lines deleted...]
-      </w:tabs>
+    <w:r w:rsidRPr="000C2F0A">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
-    <w:r>
+      <w:t>stapo@solothurn.ch, stadt-solothurn.ch</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000C2F0A">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Werkhofstr.</w:t>
-[...108 lines deleted...]
-      <w:t>.ch</w:t>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
+    <w:p w14:paraId="7BDCA8FA" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
+    <w:p w14:paraId="7888EF9E" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00647E95">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="176BA1E1" w14:textId="64EADAF3" w:rsidR="00FC0653" w:rsidRDefault="004843EB" w:rsidP="00647E95">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A6A8FE8" wp14:editId="451FA2A7">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Grafik 1"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20DE9A02" wp14:editId="703956C2">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>3038475</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>8890</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2800800" cy="415114"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+          <wp:wrapNone/>
+          <wp:docPr id="582897031" name="Grafik 2" descr="Ein Bild, das Grafiken, Schrift, Design, Typografie enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="PDF Logo Deluxe Version 2.0 improved .jpg"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1467869376" name="Grafik 2" descr="Ein Bild, das Grafiken, Schrift, Design, Typografie enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect l="10200" t="30740" r="10167" b="31875"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2911307" cy="581025"/>
+                    <a:ext cx="2800800" cy="415114"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00FC0653" w:rsidRDefault="00FC0653">
+  <w:p w14:paraId="172DEAB1" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRDefault="00FC0653">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11E81EFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7BC86C8"/>
     <w:lvl w:ilvl="0" w:tplc="FD30DD50">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="76" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="796" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3894,186 +3617,217 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2020885796">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="280310733">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="25107039">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="792988898">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="925110198">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="53249"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E616C3"/>
+    <w:rsid w:val="000B4579"/>
     <w:rsid w:val="0014267E"/>
+    <w:rsid w:val="00144C0A"/>
     <w:rsid w:val="00147B99"/>
+    <w:rsid w:val="00190D9D"/>
     <w:rsid w:val="00191966"/>
+    <w:rsid w:val="001A6C6D"/>
+    <w:rsid w:val="0021014D"/>
     <w:rsid w:val="00221FEC"/>
     <w:rsid w:val="00231824"/>
     <w:rsid w:val="002343D2"/>
+    <w:rsid w:val="00295126"/>
+    <w:rsid w:val="002C3A99"/>
     <w:rsid w:val="002D3D95"/>
+    <w:rsid w:val="002F2272"/>
+    <w:rsid w:val="00374C73"/>
     <w:rsid w:val="003B14CE"/>
+    <w:rsid w:val="003C64C9"/>
     <w:rsid w:val="003F0F97"/>
+    <w:rsid w:val="00451E7F"/>
+    <w:rsid w:val="004843EB"/>
+    <w:rsid w:val="004A478B"/>
     <w:rsid w:val="004F361F"/>
     <w:rsid w:val="00543420"/>
     <w:rsid w:val="00543BCA"/>
     <w:rsid w:val="00623518"/>
+    <w:rsid w:val="00623F7F"/>
     <w:rsid w:val="00647E95"/>
     <w:rsid w:val="0066473D"/>
+    <w:rsid w:val="006C1DBA"/>
     <w:rsid w:val="006E70F5"/>
     <w:rsid w:val="007D7A69"/>
     <w:rsid w:val="00827C5C"/>
     <w:rsid w:val="008618BD"/>
     <w:rsid w:val="0088729E"/>
+    <w:rsid w:val="00894311"/>
+    <w:rsid w:val="00896A75"/>
     <w:rsid w:val="008A5E6D"/>
     <w:rsid w:val="008B6CE1"/>
     <w:rsid w:val="008D63FA"/>
+    <w:rsid w:val="008E2D10"/>
     <w:rsid w:val="009B21FF"/>
+    <w:rsid w:val="009C29E4"/>
     <w:rsid w:val="00A522B5"/>
+    <w:rsid w:val="00A64A8D"/>
     <w:rsid w:val="00A71E93"/>
+    <w:rsid w:val="00A73662"/>
     <w:rsid w:val="00AC1590"/>
-    <w:rsid w:val="00B15274"/>
+    <w:rsid w:val="00AC58F9"/>
     <w:rsid w:val="00B23320"/>
+    <w:rsid w:val="00B52E34"/>
     <w:rsid w:val="00C52A24"/>
+    <w:rsid w:val="00C65676"/>
+    <w:rsid w:val="00C70766"/>
     <w:rsid w:val="00C86B71"/>
     <w:rsid w:val="00CF2528"/>
+    <w:rsid w:val="00D04A39"/>
     <w:rsid w:val="00D57AD7"/>
     <w:rsid w:val="00DA7BDD"/>
     <w:rsid w:val="00DC7D26"/>
     <w:rsid w:val="00E15EFA"/>
+    <w:rsid w:val="00E37AC5"/>
     <w:rsid w:val="00E40AF1"/>
+    <w:rsid w:val="00E42000"/>
     <w:rsid w:val="00E616C3"/>
     <w:rsid w:val="00E8249B"/>
     <w:rsid w:val="00ED627F"/>
+    <w:rsid w:val="00F3285F"/>
     <w:rsid w:val="00F828F8"/>
+    <w:rsid w:val="00FB1A14"/>
     <w:rsid w:val="00FC0653"/>
+    <w:rsid w:val="00FE73A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="53249"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0BC209A0"/>
   <w15:docId w15:val="{C9C3DD55-0DF7-45D2-8B72-3693D2F90562}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4405,50 +4159,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -4545,251 +4300,255 @@
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:rsid w:val="00FC0653"/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0014267E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stadt-solothurn.ch/de/politikverwaltung/verwaltung/dienstleistungen/?dienst_id=11583" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:markt@solothurn.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065158"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5C37EC33-A0A7-481B-A09A-B2AE129EDD34}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006B39D4" w:rsidRDefault="00C55545">
           <w:r w:rsidRPr="00D77896">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AvantGarde-Demi">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Myriad Pro">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C55545"/>
+    <w:rsid w:val="00190D9D"/>
+    <w:rsid w:val="00374C73"/>
     <w:rsid w:val="006B39D4"/>
+    <w:rsid w:val="006C1DBA"/>
+    <w:rsid w:val="009C29E4"/>
     <w:rsid w:val="00C55545"/>
+    <w:rsid w:val="00C70766"/>
+    <w:rsid w:val="00F3285F"/>
+    <w:rsid w:val="00FB1A14"/>
+    <w:rsid w:val="00FE73A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5121,97 +4880,98 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C55545"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -5467,77 +5227,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA842995-FA4B-4161-A448-95ABF49D77C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE2E1E88-DB5C-401D-903B-9EB8C2F588F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>475</Words>
-  <Characters>2996</Characters>
+  <Words>458</Words>
+  <Characters>2886</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regio Energie Solothurn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3465</CharactersWithSpaces>
+  <CharactersWithSpaces>3338</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lerch Laura</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>