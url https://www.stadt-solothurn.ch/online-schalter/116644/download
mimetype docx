--- v1 (2026-08-10)
+++ v2 (2026-11-08)
@@ -464,51 +464,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teilnahme am Markt vom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3767A9" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E616C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A90808F" w14:textId="77777777" w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="00E42000" w:rsidP="00543BCA">
+    <w:p w14:paraId="0A90808F" w14:textId="77777777" w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="002C5E65" w:rsidP="00543BCA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1156726614"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -688,51 +688,51 @@
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C52A24" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> April</w:t>
       </w:r>
       <w:r w:rsidR="00C52A24" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A0B055" w14:textId="77777777" w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="00E42000" w:rsidP="00C52A24">
+    <w:p w14:paraId="64A0B055" w14:textId="77777777" w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="002C5E65" w:rsidP="00C52A24">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="87360317"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -936,51 +936,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> August</w:t>
       </w:r>
       <w:r w:rsidR="00C52A24" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C52A24" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0399AA8A" w14:textId="77777777" w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="00E42000" w:rsidP="00C52A24">
+    <w:p w14:paraId="0399AA8A" w14:textId="77777777" w:rsidR="00C52A24" w:rsidRPr="006E70F5" w:rsidRDefault="002C5E65" w:rsidP="00C52A24">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-358052437"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1271,231 +1271,429 @@
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Standplatz/Platzbedarf:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319D7A0C" w14:textId="77777777" w:rsidR="00DA7BDD" w:rsidRPr="007D7A69" w:rsidRDefault="00DA7BDD" w:rsidP="00E616C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="015FE3BF" w14:textId="77777777" w:rsidR="00B23320" w:rsidRDefault="00E42000" w:rsidP="00DA7BDD">
-      <w:pPr>
+    <w:p w14:paraId="015FE3BF" w14:textId="5024FBA0" w:rsidR="00B23320" w:rsidRDefault="002C5E65" w:rsidP="00E00FD2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4678"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-127390429"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00647E95">
+          <w:r w:rsidR="00E00FD2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FC0653" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E616C3" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eigener Stand: </w:t>
+        <w:t>Eigener Stand</w:t>
+      </w:r>
+      <w:r w:rsidR="00101A38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/Zelt</w:t>
+      </w:r>
+      <w:r w:rsidR="00E616C3" w:rsidRPr="006E70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00FC0653" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-688987020"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E00FD2">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00101A38" w:rsidRPr="006E70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eigener </w:t>
+      </w:r>
+      <w:r w:rsidR="00101A38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verkaufswagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inkl. Deichsel</w:t>
+      </w:r>
+      <w:r w:rsidR="00101A38" w:rsidRPr="006E70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B0D181" w14:textId="37588A4D" w:rsidR="00B23320" w:rsidRDefault="00E616C3" w:rsidP="00E00FD2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4678"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Länge</w:t>
       </w:r>
       <w:r w:rsidR="00B23320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="2115398051"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1082065158"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D57AD7" w:rsidRPr="00D57AD7">
+          <w:r w:rsidR="00E00FD2" w:rsidRPr="00D77896">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E00FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00101A38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00101A38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="477734420"/>
+          <w:placeholder>
+            <w:docPart w:val="3CF108345E2140839506F9E47791D87E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00101A38" w:rsidRPr="00D57AD7">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D57AD7">
-[...9 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00E00FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00101A38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586227C4" w14:textId="5ABE8789" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E616C3" w:rsidP="00E00FD2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4678"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiefe: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1689331671"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1082065158"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00B23320" w:rsidRPr="00B23320">
+          <w:r w:rsidR="00E00FD2" w:rsidRPr="00D77896">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E00FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00101A38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="308225004"/>
+          <w:placeholder>
+            <w:docPart w:val="737CAFDE33FA4E06B0BD8520867C04B4"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00101A38" w:rsidRPr="00B23320">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="006E70F5">
+      <w:r w:rsidR="00E00FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00101A38" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489C70B4" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRPr="006E70F5" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="1985"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1549,80 +1747,80 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B23320" w:rsidRPr="00B23320">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="762C2008" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRPr="006E70F5" w:rsidRDefault="00FC0653" w:rsidP="00E616C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15D5BA16" w14:textId="77777777" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="00E42000" w:rsidP="00E616C3">
+    <w:p w14:paraId="15D5BA16" w14:textId="5F7559E5" w:rsidR="00E616C3" w:rsidRPr="006E70F5" w:rsidRDefault="002C5E65" w:rsidP="00E616C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1897736870"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0014267E">
+          <w:r w:rsidR="00101A38">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FC0653" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E616C3" w:rsidRPr="006E70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gemeindestand (3 Meter; ungedeckt)</w:t>
@@ -1731,51 +1929,51 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3744266A" w14:textId="77777777" w:rsidR="007D7A69" w:rsidRDefault="007D7A69" w:rsidP="00FC0653">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8789"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C826F5F" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRPr="007D7A69" w:rsidRDefault="00E42000" w:rsidP="00E616C3">
+    <w:p w14:paraId="4C826F5F" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRPr="007D7A69" w:rsidRDefault="002C5E65" w:rsidP="00E616C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1795208480"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2815,61 +3013,61 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006E70F5" w:rsidRPr="00147B99" w:rsidSect="004843EB">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2112" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7269B050" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
+    <w:p w14:paraId="0F51F61E" w14:textId="77777777" w:rsidR="002C5E65" w:rsidRDefault="002C5E65" w:rsidP="00FC0653">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52E0CFD4" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
+    <w:p w14:paraId="111D8BCB" w14:textId="77777777" w:rsidR="002C5E65" w:rsidRDefault="002C5E65" w:rsidP="00FC0653">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -2971,112 +3169,121 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Markt</w:t>
     </w:r>
     <w:r w:rsidRPr="000C2F0A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> | Stadtpolizei</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7FD25C92" w14:textId="1C6C1CF5" w:rsidR="00144C0A" w:rsidRPr="00144C0A" w:rsidRDefault="00144C0A">
+  <w:p w14:paraId="7FD25C92" w14:textId="182A38DA" w:rsidR="00144C0A" w:rsidRPr="00144C0A" w:rsidRDefault="00144C0A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000C2F0A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Werkhofstrasse 52, 4502 Solothurn, 032 626 99 11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
+    <w:r w:rsidR="00FE7703">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>markt</w:t>
+    </w:r>
     <w:r w:rsidRPr="000C2F0A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>stapo@solothurn.ch, stadt-solothurn.ch</w:t>
+      <w:t>@solothurn.ch, stadt-solothurn.ch</w:t>
     </w:r>
     <w:r w:rsidRPr="000C2F0A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BDCA8FA" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
+    <w:p w14:paraId="0D84EB40" w14:textId="77777777" w:rsidR="002C5E65" w:rsidRDefault="002C5E65" w:rsidP="00FC0653">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7888EF9E" w14:textId="77777777" w:rsidR="00FC0653" w:rsidRDefault="00FC0653" w:rsidP="00FC0653">
+    <w:p w14:paraId="52FCAE8E" w14:textId="77777777" w:rsidR="002C5E65" w:rsidRDefault="002C5E65" w:rsidP="00FC0653">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="176BA1E1" w14:textId="64EADAF3" w:rsidR="00FC0653" w:rsidRDefault="004843EB" w:rsidP="00647E95">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20DE9A02" wp14:editId="703956C2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
@@ -3638,169 +3845,176 @@
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2020885796">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="280310733">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="25107039">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="792988898">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="925110198">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="53249"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E616C3"/>
     <w:rsid w:val="000B4579"/>
+    <w:rsid w:val="00101A38"/>
     <w:rsid w:val="0014267E"/>
     <w:rsid w:val="00144C0A"/>
     <w:rsid w:val="00147B99"/>
     <w:rsid w:val="00190D9D"/>
     <w:rsid w:val="00191966"/>
     <w:rsid w:val="001A6C6D"/>
     <w:rsid w:val="0021014D"/>
     <w:rsid w:val="00221FEC"/>
     <w:rsid w:val="00231824"/>
     <w:rsid w:val="002343D2"/>
     <w:rsid w:val="00295126"/>
     <w:rsid w:val="002C3A99"/>
+    <w:rsid w:val="002C5E65"/>
     <w:rsid w:val="002D3D95"/>
     <w:rsid w:val="002F2272"/>
+    <w:rsid w:val="00371544"/>
     <w:rsid w:val="00374C73"/>
     <w:rsid w:val="003B14CE"/>
     <w:rsid w:val="003C64C9"/>
     <w:rsid w:val="003F0F97"/>
     <w:rsid w:val="00451E7F"/>
     <w:rsid w:val="004843EB"/>
     <w:rsid w:val="004A478B"/>
     <w:rsid w:val="004F361F"/>
     <w:rsid w:val="00543420"/>
     <w:rsid w:val="00543BCA"/>
     <w:rsid w:val="00623518"/>
     <w:rsid w:val="00623F7F"/>
     <w:rsid w:val="00647E95"/>
+    <w:rsid w:val="00651115"/>
     <w:rsid w:val="0066473D"/>
     <w:rsid w:val="006C1DBA"/>
     <w:rsid w:val="006E70F5"/>
     <w:rsid w:val="007D7A69"/>
     <w:rsid w:val="00827C5C"/>
+    <w:rsid w:val="00846D15"/>
     <w:rsid w:val="008618BD"/>
     <w:rsid w:val="0088729E"/>
     <w:rsid w:val="00894311"/>
     <w:rsid w:val="00896A75"/>
     <w:rsid w:val="008A5E6D"/>
     <w:rsid w:val="008B6CE1"/>
     <w:rsid w:val="008D63FA"/>
     <w:rsid w:val="008E2D10"/>
     <w:rsid w:val="009B21FF"/>
     <w:rsid w:val="009C29E4"/>
     <w:rsid w:val="00A522B5"/>
     <w:rsid w:val="00A64A8D"/>
     <w:rsid w:val="00A71E93"/>
     <w:rsid w:val="00A73662"/>
     <w:rsid w:val="00AC1590"/>
     <w:rsid w:val="00AC58F9"/>
     <w:rsid w:val="00B23320"/>
     <w:rsid w:val="00B52E34"/>
     <w:rsid w:val="00C52A24"/>
     <w:rsid w:val="00C65676"/>
     <w:rsid w:val="00C70766"/>
     <w:rsid w:val="00C86B71"/>
     <w:rsid w:val="00CF2528"/>
     <w:rsid w:val="00D04A39"/>
+    <w:rsid w:val="00D31A9A"/>
     <w:rsid w:val="00D57AD7"/>
     <w:rsid w:val="00DA7BDD"/>
     <w:rsid w:val="00DC7D26"/>
+    <w:rsid w:val="00E00FD2"/>
     <w:rsid w:val="00E15EFA"/>
     <w:rsid w:val="00E37AC5"/>
     <w:rsid w:val="00E40AF1"/>
     <w:rsid w:val="00E42000"/>
     <w:rsid w:val="00E616C3"/>
     <w:rsid w:val="00E8249B"/>
     <w:rsid w:val="00ED627F"/>
     <w:rsid w:val="00F3285F"/>
     <w:rsid w:val="00F828F8"/>
     <w:rsid w:val="00FB1A14"/>
     <w:rsid w:val="00FC0653"/>
     <w:rsid w:val="00FE73A6"/>
+    <w:rsid w:val="00FE7703"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="53249"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0BC209A0"/>
   <w15:docId w15:val="{C9C3DD55-0DF7-45D2-8B72-3693D2F90562}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -4347,50 +4561,108 @@
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065158"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5C37EC33-A0A7-481B-A09A-B2AE129EDD34}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006B39D4" w:rsidRDefault="00C55545">
           <w:r w:rsidRPr="00D77896">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3CF108345E2140839506F9E47791D87E"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{505AFE2F-91A9-4FE4-8F2A-B180C0E8C7B0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007D212B" w:rsidRDefault="00EB5DE0" w:rsidP="00EB5DE0">
+          <w:pPr>
+            <w:pStyle w:val="3CF108345E2140839506F9E47791D87E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D77896">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="737CAFDE33FA4E06B0BD8520867C04B4"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4D7128C9-3741-4E06-808F-18DA283C9EA1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007D212B" w:rsidRDefault="00EB5DE0" w:rsidP="00EB5DE0">
+          <w:pPr>
+            <w:pStyle w:val="737CAFDE33FA4E06B0BD8520867C04B4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D77896">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4458,55 +4730,60 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C55545"/>
     <w:rsid w:val="00190D9D"/>
     <w:rsid w:val="00374C73"/>
+    <w:rsid w:val="00651115"/>
     <w:rsid w:val="006B39D4"/>
     <w:rsid w:val="006C1DBA"/>
+    <w:rsid w:val="007D212B"/>
+    <w:rsid w:val="00846D15"/>
+    <w:rsid w:val="00977800"/>
     <w:rsid w:val="009C29E4"/>
     <w:rsid w:val="00C55545"/>
     <w:rsid w:val="00C70766"/>
+    <w:rsid w:val="00EB5DE0"/>
     <w:rsid w:val="00F3285F"/>
     <w:rsid w:val="00FB1A14"/>
     <w:rsid w:val="00FE73A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4918,53 +5195,79 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C55545"/>
+    <w:rsid w:val="00EB5DE0"/>
     <w:rPr>
       <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CF108345E2140839506F9E47791D87E">
+    <w:name w:val="3CF108345E2140839506F9E47791D87E"/>
+    <w:rsid w:val="00EB5DE0"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="737CAFDE33FA4E06B0BD8520867C04B4">
+    <w:name w:val="737CAFDE33FA4E06B0BD8520867C04B4"/>
+    <w:rsid w:val="00EB5DE0"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -5239,66 +5542,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE2E1E88-DB5C-401D-903B-9EB8C2F588F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>458</Words>
-  <Characters>2886</Characters>
+  <Words>476</Words>
+  <Characters>2999</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regio Energie Solothurn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3338</CharactersWithSpaces>
+  <CharactersWithSpaces>3469</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lerch Laura</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>