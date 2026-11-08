--- v0 (2025-12-08)
+++ v1 (2026-11-08)
@@ -1,5675 +1,5845 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00631058" w:rsidRPr="00631058" w:rsidRDefault="00631058" w:rsidP="000561C1">
+    <w:p w14:paraId="5E1E6661" w14:textId="77777777" w:rsidR="00631058" w:rsidRPr="006D608F" w:rsidRDefault="00631058" w:rsidP="000561C1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Gesuch</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00631058" w:rsidRPr="00631058" w:rsidRDefault="00631058" w:rsidP="007D1507">
+    <w:p w14:paraId="4F4A787F" w14:textId="77777777" w:rsidR="00631058" w:rsidRPr="006D608F" w:rsidRDefault="00631058" w:rsidP="007D1507">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B5328">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0081214F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">um Bewilligung </w:t>
       </w:r>
-      <w:r w:rsidR="00CF38B7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00CF38B7" w:rsidRPr="0081214F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>für</w:t>
       </w:r>
-      <w:r w:rsidR="00BA2CDD" w:rsidRPr="002B5328">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BA2CDD" w:rsidRPr="0081214F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Grabarbeiten im öffentlichen Strassengebiet und </w:t>
       </w:r>
-      <w:r w:rsidR="0090290C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0090290C" w:rsidRPr="0081214F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">/ oder </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5328">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0081214F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>für vorübergehende Nutzung von öffentl</w:t>
       </w:r>
-      <w:r w:rsidR="00240C1F" w:rsidRPr="002B5328">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00240C1F" w:rsidRPr="0081214F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>ichem Boden für bauliche Zwecke</w:t>
       </w:r>
-      <w:r w:rsidR="001A3515" w:rsidRPr="002B5328">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="001A3515" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A3515" w:rsidRPr="001A3515">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="001A3515" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>(Gebührentarif der Stadt Solothurn §20 Abs.</w:t>
       </w:r>
-      <w:r w:rsidR="00E13172">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E13172" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A3515" w:rsidRPr="001A3515">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="001A3515" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00631058" w:rsidRPr="002B5328" w:rsidRDefault="00631058" w:rsidP="00654DCF">
+    <w:p w14:paraId="76FD7122" w14:textId="77777777" w:rsidR="00631058" w:rsidRPr="006D608F" w:rsidRDefault="00631058" w:rsidP="00654DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B5328">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">das Gesuchsformular ist zusammen mit </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Gesuchsformular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> ist zusammen mit </w:t>
+      </w:r>
+      <w:r w:rsidR="0052731A" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> auf </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5328" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">einem </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0052731A" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">einem </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6E11" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>plan 1:500 oder 1:200</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Situation</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1507" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
-          <w:lang w:eastAsia="de-DE"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
-          <w:lang w:eastAsia="de-DE"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>plan 1:500 oder 1:200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0052731A" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>en Fläche</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>eingetragenen benutz</w:t>
+      </w:r>
+      <w:r w:rsidR="00890A72" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (max. A3) </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0052731A" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">dem </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>en Fläche</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40082" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Werkhof beim Baseltor </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> (max. A3) </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6054" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>einzureichen</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">dem </w:t>
+      </w:r>
+      <w:r w:rsidR="00212BAF" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
+        <w:t xml:space="preserve">Werkhof beim Baseltor </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40082" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>einzureichen</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6E11" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD52EC" w:rsidRPr="00DD52EC" w:rsidRDefault="00DD52EC" w:rsidP="009C1B41">
+    <w:p w14:paraId="73EA0CC0" w14:textId="77777777" w:rsidR="00DD52EC" w:rsidRPr="00937D20" w:rsidRDefault="00DD52EC" w:rsidP="009C1B41">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00937D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Bauherr</w:t>
       </w:r>
-      <w:r w:rsidR="006F0EDA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="006F0EDA" w:rsidRPr="00937D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>schaft</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00937D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00937D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>(Rechnungsadresse)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD52EC" w:rsidRPr="00BC01BB" w:rsidTr="00D63A93">
+      <w:tr w:rsidR="00DD52EC" w:rsidRPr="006D608F" w14:paraId="5F781434" w14:textId="77777777" w:rsidTr="00D63A93">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD52EC" w:rsidRPr="00DD52EC" w:rsidRDefault="00DD52EC" w:rsidP="00A81273">
+          <w:p w14:paraId="74F81510" w14:textId="77777777" w:rsidR="00DD52EC" w:rsidRPr="006D608F" w:rsidRDefault="00DD52EC" w:rsidP="00A81273">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Name, Vorname</w:t>
             </w:r>
-            <w:r w:rsidR="001E0B87">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001E0B87" w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>, Adresse</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="0" w:name="Text48"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD52EC" w:rsidRPr="00DD52EC" w:rsidRDefault="00DD52EC" w:rsidP="00BC01BB">
+          <w:p w14:paraId="6C4CF5A1" w14:textId="77777777" w:rsidR="00DD52EC" w:rsidRPr="006D608F" w:rsidRDefault="00DD52EC" w:rsidP="00BC01BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D14551" w:rsidRPr="00BC01BB" w:rsidTr="00D63A93">
+      <w:tr w:rsidR="00D14551" w:rsidRPr="006D608F" w14:paraId="6E58EE13" w14:textId="77777777" w:rsidTr="00D63A93">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D14551" w:rsidRPr="00DD52EC" w:rsidRDefault="00D14551" w:rsidP="00A81273">
+          <w:p w14:paraId="1CABEC54" w14:textId="77777777" w:rsidR="00D14551" w:rsidRPr="006D608F" w:rsidRDefault="00D14551" w:rsidP="00A81273">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Geburtsdatum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D14551" w:rsidRPr="00DD52EC" w:rsidRDefault="00D14551" w:rsidP="00BC01BB">
+          <w:p w14:paraId="0A961967" w14:textId="77777777" w:rsidR="00D14551" w:rsidRPr="006D608F" w:rsidRDefault="00D14551" w:rsidP="00BC01BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D14551" w:rsidRPr="00DD52EC" w:rsidRDefault="00D14551" w:rsidP="00BC01BB">
+          <w:p w14:paraId="3B593173" w14:textId="77777777" w:rsidR="00D14551" w:rsidRPr="006D608F" w:rsidRDefault="00D14551" w:rsidP="00BC01BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Tel. Nr.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D14551" w:rsidRPr="00DD52EC" w:rsidRDefault="00D14551" w:rsidP="00BC01BB">
+          <w:p w14:paraId="67CAE8FC" w14:textId="77777777" w:rsidR="00D14551" w:rsidRPr="006D608F" w:rsidRDefault="00D14551" w:rsidP="00BC01BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0063143D" w:rsidRDefault="0063143D" w:rsidP="00D63A93">
+    <w:p w14:paraId="64B249A2" w14:textId="77777777" w:rsidR="0063143D" w:rsidRPr="006D608F" w:rsidRDefault="0063143D" w:rsidP="00D63A93">
       <w:pPr>
         <w:spacing w:before="180" w:after="0"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Gesuchsteller</w:t>
       </w:r>
-      <w:r w:rsidR="004D6054">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="004D6054" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>/in</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="7088"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5D91" w:rsidRPr="00DD52EC" w:rsidTr="00D63A93">
+      <w:tr w:rsidR="00EF5D91" w:rsidRPr="006D608F" w14:paraId="7E80D41A" w14:textId="77777777" w:rsidTr="00D63A93">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5D91" w:rsidRPr="00DD52EC" w:rsidRDefault="00EF5D91" w:rsidP="00A81273">
+          <w:p w14:paraId="26BFBA13" w14:textId="77777777" w:rsidR="00EF5D91" w:rsidRPr="006D608F" w:rsidRDefault="00EF5D91" w:rsidP="00A81273">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...24 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Name, Vorname, Adresse:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5D91" w:rsidRPr="00DD52EC" w:rsidRDefault="00EF5D91" w:rsidP="006E57DB">
+          <w:p w14:paraId="245225CC" w14:textId="77777777" w:rsidR="00EF5D91" w:rsidRPr="006D608F" w:rsidRDefault="00EF5D91" w:rsidP="006E57DB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F0EDA" w:rsidRDefault="006F0EDA" w:rsidP="00D63A93">
+    <w:p w14:paraId="2F55F736" w14:textId="77777777" w:rsidR="006F0EDA" w:rsidRPr="006D608F" w:rsidRDefault="006F0EDA" w:rsidP="00D63A93">
       <w:pPr>
         <w:spacing w:before="180" w:after="0"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Unternehmer</w:t>
       </w:r>
-      <w:r w:rsidR="004D6054">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="004D6054" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>/in</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="7088"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F0EDA" w:rsidRPr="00A73DA2" w:rsidTr="004B0864">
+      <w:tr w:rsidR="006F0EDA" w:rsidRPr="006D608F" w14:paraId="122B308C" w14:textId="77777777" w:rsidTr="004B0864">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F0EDA" w:rsidRPr="00DD52EC" w:rsidRDefault="006F0EDA" w:rsidP="00A81273">
+          <w:p w14:paraId="0FF99F92" w14:textId="77777777" w:rsidR="006F0EDA" w:rsidRPr="006D608F" w:rsidRDefault="006F0EDA" w:rsidP="00A81273">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...24 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Name, Vorname, Adresse:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F0EDA" w:rsidRPr="00DD52EC" w:rsidRDefault="006F0EDA" w:rsidP="00BC01BB">
+          <w:p w14:paraId="766B6C6B" w14:textId="77777777" w:rsidR="006F0EDA" w:rsidRPr="006D608F" w:rsidRDefault="006F0EDA" w:rsidP="00BC01BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DD52EC" w:rsidRPr="00DD52EC" w:rsidRDefault="00DD52EC" w:rsidP="00D63A93">
+    <w:p w14:paraId="1DF21F16" w14:textId="77777777" w:rsidR="00DD52EC" w:rsidRPr="006D608F" w:rsidRDefault="00DD52EC" w:rsidP="00D63A93">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Bauvorhaben</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2490"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1310"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5D91" w:rsidRPr="00A73DA2" w:rsidTr="00C7796B">
+      <w:tr w:rsidR="00EF5D91" w:rsidRPr="006D608F" w14:paraId="1B823994" w14:textId="77777777" w:rsidTr="00C7796B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5D91" w:rsidRPr="00DD52EC" w:rsidRDefault="00EF5D91" w:rsidP="00A81273">
+          <w:p w14:paraId="6C9F599E" w14:textId="77777777" w:rsidR="00EF5D91" w:rsidRPr="006D608F" w:rsidRDefault="00EF5D91" w:rsidP="00A81273">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="Text54"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="1" w:name="Text54"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Strasse, Haus-Nr.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="2"/>
+        <w:bookmarkEnd w:id="1"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4333" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5D91" w:rsidRPr="00A73DA2" w:rsidRDefault="00EF5D91" w:rsidP="00406EEF">
+          <w:p w14:paraId="383DFF4E" w14:textId="77777777" w:rsidR="00EF5D91" w:rsidRPr="006D608F" w:rsidRDefault="00EF5D91" w:rsidP="00406EEF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5D91" w:rsidRPr="00DD52EC" w:rsidRDefault="00EF5D91" w:rsidP="004B0864">
+          <w:p w14:paraId="3D782562" w14:textId="77777777" w:rsidR="00EF5D91" w:rsidRPr="006D608F" w:rsidRDefault="00EF5D91" w:rsidP="004B0864">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Grundbuch-Nr.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5D91" w:rsidRPr="00DD52EC" w:rsidRDefault="00EF5D91" w:rsidP="00A73DA2">
+          <w:p w14:paraId="453EF678" w14:textId="77777777" w:rsidR="00EF5D91" w:rsidRPr="006D608F" w:rsidRDefault="00EF5D91" w:rsidP="00A73DA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5D91" w:rsidRPr="00DD52EC" w:rsidTr="00C7796B">
+      <w:tr w:rsidR="00EF5D91" w:rsidRPr="006D608F" w14:paraId="3ED5A578" w14:textId="77777777" w:rsidTr="00C7796B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5D91" w:rsidRPr="00DD52EC" w:rsidRDefault="00EF5D91" w:rsidP="00406EEF">
+          <w:p w14:paraId="6DE7B064" w14:textId="77777777" w:rsidR="00EF5D91" w:rsidRPr="006D608F" w:rsidRDefault="00EF5D91" w:rsidP="00406EEF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zweck</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FILLIN "Zweck" \* MERGEFORMAT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5D91" w:rsidRPr="00A73DA2" w:rsidRDefault="00EF5D91" w:rsidP="00A73DA2">
+          <w:p w14:paraId="6C66CD0F" w14:textId="77777777" w:rsidR="00EF5D91" w:rsidRPr="006D608F" w:rsidRDefault="00EF5D91" w:rsidP="00A73DA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5D91" w:rsidRPr="00DD52EC" w:rsidTr="00C7796B">
+      <w:tr w:rsidR="00EF5D91" w:rsidRPr="006D608F" w14:paraId="05B27AEF" w14:textId="77777777" w:rsidTr="00C7796B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5D91" w:rsidRPr="00DD52EC" w:rsidRDefault="00EF5D91" w:rsidP="00406EEF">
+          <w:p w14:paraId="2539D186" w14:textId="77777777" w:rsidR="00EF5D91" w:rsidRPr="006D608F" w:rsidRDefault="00EF5D91" w:rsidP="00406EEF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Nutzungsbeginn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5D91" w:rsidRPr="00DD52EC" w:rsidRDefault="00EF5D91" w:rsidP="00FE21CD">
+          <w:p w14:paraId="3627CEDB" w14:textId="77777777" w:rsidR="00EF5D91" w:rsidRPr="006D608F" w:rsidRDefault="00EF5D91" w:rsidP="00FE21CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FILLIN "Baubeginn" \* MERGEFORMAT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5D91" w:rsidRPr="00DD52EC" w:rsidRDefault="00EF5D91" w:rsidP="00890A72">
+          <w:p w14:paraId="303784D8" w14:textId="77777777" w:rsidR="00EF5D91" w:rsidRPr="006D608F" w:rsidRDefault="00EF5D91" w:rsidP="00890A72">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Nutzungssende:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5D91" w:rsidRPr="00A73DA2" w:rsidRDefault="00EF5D91" w:rsidP="00FE21CD">
+          <w:p w14:paraId="5CF031C7" w14:textId="77777777" w:rsidR="00EF5D91" w:rsidRPr="006D608F" w:rsidRDefault="00EF5D91" w:rsidP="00FE21CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00A73DA2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A73DA2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FILLIN "Bauzeit" \* MERGEFORMAT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A73DA2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F0EDA" w:rsidRDefault="006F0EDA" w:rsidP="00D63A93">
+    <w:p w14:paraId="2B22DBEC" w14:textId="77777777" w:rsidR="006F0EDA" w:rsidRPr="006D608F" w:rsidRDefault="006F0EDA" w:rsidP="00D63A93">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Beanspruchung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F0EDA" w:rsidRPr="00782664" w:rsidRDefault="00090186" w:rsidP="009C1B41">
+    <w:p w14:paraId="735BAFF1" w14:textId="77777777" w:rsidR="006F0EDA" w:rsidRPr="006D608F" w:rsidRDefault="00B32F5D" w:rsidP="009C1B41">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:id w:val="-111367663"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0025079E">
+          <w:r w:rsidR="0025079E" w:rsidRPr="006D608F">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="009C1B41">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="009C1B41" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006F0EDA" w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="006F0EDA" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Installationen, Abstellen von Mulden </w:t>
       </w:r>
-      <w:r w:rsidR="00BF5FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF5FB8" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">und Fahrzeugen </w:t>
       </w:r>
-      <w:r w:rsidR="006F0EDA" w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="006F0EDA" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>sowie Lagern und Umschlagen von</w:t>
       </w:r>
-      <w:r w:rsidR="009C1B41">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="009C1B41" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="009C1B41">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="009C1B41" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006F0EDA" w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="006F0EDA" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Baumaterialien</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F0EDA" w:rsidRPr="00782664" w:rsidRDefault="00090186" w:rsidP="00901684">
+    <w:p w14:paraId="1F79AE22" w14:textId="77777777" w:rsidR="006F0EDA" w:rsidRPr="006D608F" w:rsidRDefault="00B32F5D" w:rsidP="00901684">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:id w:val="-173798839"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00145823">
+          <w:r w:rsidR="00145823" w:rsidRPr="006D608F">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00145823">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00145823" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F0EDA" w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="006F0EDA" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Fassadengerüste</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F0EDA" w:rsidRPr="00782664" w:rsidRDefault="00090186" w:rsidP="00D63A93">
+    <w:p w14:paraId="1A1A1250" w14:textId="77777777" w:rsidR="006F0EDA" w:rsidRPr="006D608F" w:rsidRDefault="00B32F5D" w:rsidP="00D63A93">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:id w:val="-476687619"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D63A93">
+          <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00145823">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00145823" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F0EDA" w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="006F0EDA" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Strassenaufbrüche</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F3493" w:rsidRPr="00782664" w:rsidRDefault="007F3493" w:rsidP="009C1B41">
+    <w:p w14:paraId="753D573C" w14:textId="77777777" w:rsidR="007F3493" w:rsidRPr="006D608F" w:rsidRDefault="007F3493" w:rsidP="009C1B41">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Verkehrs</w:t>
       </w:r>
-      <w:r w:rsidR="002B5328">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002B5328" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>massnahme</w:t>
       </w:r>
-      <w:r w:rsidR="00D63A93">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D63A93" w:rsidRPr="00782664" w:rsidRDefault="00D63A93" w:rsidP="00EF5D91">
+    <w:p w14:paraId="4D488046" w14:textId="77777777" w:rsidR="00D63A93" w:rsidRPr="006D608F" w:rsidRDefault="00D63A93" w:rsidP="00EF5D91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Verkehrsmassnahme erforderlich </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:id w:val="1224331018"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="006D608F">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00EF5D91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00EF5D91" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>ja</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5D91" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:id w:val="141550307"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E80DFA">
+          <w:r w:rsidR="00E80DFA" w:rsidRPr="006D608F">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00EF5D91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00EF5D91" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>nein</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">nein </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="7088"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D63A93" w:rsidRPr="00A81273" w:rsidTr="00C7796B">
+      <w:tr w:rsidR="00D63A93" w:rsidRPr="006D608F" w14:paraId="59073F94" w14:textId="77777777" w:rsidTr="00C7796B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D63A93" w:rsidRPr="00A81273" w:rsidRDefault="00D63A93" w:rsidP="00BC01BB">
+          <w:p w14:paraId="716DD16C" w14:textId="77777777" w:rsidR="00D63A93" w:rsidRPr="006D608F" w:rsidRDefault="00D63A93" w:rsidP="00BC01BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC01BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beschrieb:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A81273">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A81273">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FILLIN "Zweck" \* MERGEFORMAT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A81273">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D63A93" w:rsidRPr="00BC01BB" w:rsidRDefault="00D63A93" w:rsidP="00BC01BB">
+          <w:p w14:paraId="1D080DD4" w14:textId="77777777" w:rsidR="00D63A93" w:rsidRPr="006D608F" w:rsidRDefault="00D63A93" w:rsidP="00BC01BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC01BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BC01BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BC01BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BC01BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BC01BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC01BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC01BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC01BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC01BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC01BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007F3493" w:rsidRPr="00782664" w:rsidRDefault="007F3493" w:rsidP="00EF5D91">
+    <w:p w14:paraId="061EE823" w14:textId="77777777" w:rsidR="007F3493" w:rsidRPr="006D608F" w:rsidRDefault="007F3493" w:rsidP="00EF5D91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Sperrung für Fahrverkehr </w:t>
       </w:r>
-      <w:r w:rsidR="00D63A93">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>erforderlich</w:t>
       </w:r>
-      <w:r w:rsidR="00D63A93">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:id w:val="-1618751542"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D63A93">
+          <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00EF5D91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00EF5D91" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>ja</w:t>
       </w:r>
-      <w:r w:rsidR="00D63A93">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF5D91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00EF5D91" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00D63A93">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:id w:val="-1209251069"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D63A93">
+          <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00EF5D91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00EF5D91" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>nein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00782664" w:rsidRDefault="007F3493" w:rsidP="00EF5D91">
+    <w:p w14:paraId="6ABC323F" w14:textId="77777777" w:rsidR="00782664" w:rsidRPr="006D608F" w:rsidRDefault="007F3493" w:rsidP="00EF5D91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Sperrung für Fussverkehr </w:t>
       </w:r>
-      <w:r w:rsidR="00D63A93">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>erforderlich</w:t>
       </w:r>
-      <w:r w:rsidR="00D63A93">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:id w:val="1657188481"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D63A93">
+          <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00EF5D91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00EF5D91" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D63A93" w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>ja</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5D91" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00D63A93">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:id w:val="-1597711644"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D63A93">
+          <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00EF5D91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00EF5D91" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D63A93" w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D63A93" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>nein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00174FE9" w:rsidRPr="00782664" w:rsidRDefault="00890A72" w:rsidP="00782664">
+    <w:p w14:paraId="50E0892E" w14:textId="77777777" w:rsidR="00174FE9" w:rsidRPr="006D608F" w:rsidRDefault="00890A72" w:rsidP="00782664">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Ort</w:t>
       </w:r>
-      <w:r w:rsidR="00FE21CD" w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00FE21CD" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
-      <w:r w:rsidR="00174FE9" w:rsidRPr="00782664">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00174FE9" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Unterschrift</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE21CD" w:rsidRPr="00174FE9" w:rsidTr="003F57FE">
+      <w:tr w:rsidR="00FE21CD" w:rsidRPr="006D608F" w14:paraId="5859F6A8" w14:textId="77777777" w:rsidTr="003F57FE">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE21CD" w:rsidRPr="00174FE9" w:rsidRDefault="00FE21CD" w:rsidP="00FE21CD">
+          <w:p w14:paraId="50FB91EF" w14:textId="77777777" w:rsidR="00FE21CD" w:rsidRPr="006D608F" w:rsidRDefault="00FE21CD" w:rsidP="00FE21CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE21CD" w:rsidRPr="00174FE9" w:rsidRDefault="00FE21CD" w:rsidP="00FE21CD">
+          <w:p w14:paraId="5E1A7110" w14:textId="77777777" w:rsidR="00FE21CD" w:rsidRPr="006D608F" w:rsidRDefault="00FE21CD" w:rsidP="00FE21CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE21CD" w:rsidRPr="00174FE9" w:rsidRDefault="00FE21CD" w:rsidP="00FE21CD">
+          <w:p w14:paraId="37705A97" w14:textId="77777777" w:rsidR="00FE21CD" w:rsidRPr="006D608F" w:rsidRDefault="00FE21CD" w:rsidP="00FE21CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Datum: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE21CD" w:rsidRPr="00174FE9" w:rsidRDefault="00FE21CD" w:rsidP="00FE21CD">
+          <w:p w14:paraId="6C501C48" w14:textId="77777777" w:rsidR="00FE21CD" w:rsidRPr="006D608F" w:rsidRDefault="00FE21CD" w:rsidP="00FE21CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD52EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE21CD" w:rsidRPr="00174FE9" w:rsidTr="00BF5FB8">
+      <w:tr w:rsidR="00FE21CD" w:rsidRPr="006D608F" w14:paraId="31B2961A" w14:textId="77777777" w:rsidTr="00BF5FB8">
         <w:trPr>
           <w:trHeight w:val="1034"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE21CD" w:rsidRPr="00174FE9" w:rsidRDefault="0052731A" w:rsidP="00FE21CD">
+          <w:p w14:paraId="0E5878A8" w14:textId="77777777" w:rsidR="00FE21CD" w:rsidRPr="006D608F" w:rsidRDefault="0052731A" w:rsidP="00FE21CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Bauherr</w:t>
             </w:r>
-            <w:r w:rsidR="004D6054">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="004D6054" w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>schaft</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>: (respektive</w:t>
             </w:r>
-            <w:r w:rsidR="00FE21CD" w:rsidRPr="00174FE9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FE21CD" w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> bevollmächtigte</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidR="00FE21CD" w:rsidRPr="00174FE9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FE21CD" w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gesuchsteller</w:t>
             </w:r>
-            <w:r w:rsidR="004D6054">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="004D6054" w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>/in</w:t>
             </w:r>
-            <w:r w:rsidR="00FE21CD" w:rsidRPr="00174FE9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FE21CD" w:rsidRPr="006D608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE21CD" w:rsidRPr="00174FE9" w:rsidRDefault="00FE21CD" w:rsidP="0052731A">
+          <w:p w14:paraId="73196E8A" w14:textId="77777777" w:rsidR="00FE21CD" w:rsidRPr="006D608F" w:rsidRDefault="00FE21CD" w:rsidP="0052731A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00476768" w:rsidRDefault="00476768" w:rsidP="00BF5FB8">
+    <w:p w14:paraId="2B352190" w14:textId="77777777" w:rsidR="00476768" w:rsidRPr="006D608F" w:rsidRDefault="00476768" w:rsidP="00BF5FB8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00476768" w:rsidSect="00A772E6">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+        <w:sectPr w:rsidR="00476768" w:rsidRPr="006D608F" w:rsidSect="00801928">
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="1985" w:right="1133" w:bottom="993" w:left="1418" w:header="1135" w:footer="224" w:gutter="0"/>
+          <w:pgMar w:top="1702" w:right="1133" w:bottom="993" w:left="1418" w:header="1135" w:footer="224" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A695F" w:rsidRPr="002A695F" w:rsidRDefault="002A695F" w:rsidP="001D7252">
+    <w:p w14:paraId="30555B0B" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="001D7252">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1320"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A695F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Technische Vorschriften</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559284A5" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F78B00" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Für Gräben im Bereich von Gemeindestrassen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639C6FC4" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03789A48" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Belagsarbeiten dürfen nur durch versierte Strassenbaufirmen ausgeführt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C37B19" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A5637BD" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Das Anrühren von Beton oder Mörtel sowie das Lagern von Frischbeton auf Belagsflächen ist ohne Verwendung von Unterlagen verboten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A51656" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7056E8C9" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Mit Beton oder Mörtel verschmutzte sowie durch Baggerzähne oder Raupen beschädigte Beläge müssen aufgebrochen und neu erstellt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512D577C" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5382229D" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Zementwasser oder sonst stark verschmutzte Abwässer dürfen nicht in Einlaufschächte oder Kanalisationen abgeleitet werden. Die Reinigung von durch Bauarbeiten verschmutzten Kanalanlagen geht zu Lasten des Gesuchstellers oder Bewilligungsempfängers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4276B076" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5C6706" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gräben ausserhalb von </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Bauabschrankungen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> müssen unmittelbar nach Beendigung der Grabarbeiten provisorisch oder definitiv mit Belagsgut auf bestehende Belagshöhe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>instandgestellt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E927F3" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20AE55CB" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="00625601" w:rsidP="002A695F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Haftpflicht:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Der </w:t>
+      </w:r>
+      <w:r w:rsidR="002A695F" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Bew</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="002A695F" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>lligung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002A695F" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>empfänger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>/in</w:t>
+      </w:r>
+      <w:r w:rsidR="002A695F" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> haftet für allfällige Schäden oder Unfälle, die im Zusammenhang mit Grab- und Belagsarbeiten, oder infolge mangelhaften Unterhalts oder nachträglichen Setzungen des Grabens entstehen. Es gelten die Garantiefristen gemäss SIA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1E0F48" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B3D2263" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Auszug aus Schweizer Norm SN 640 535c, SN 640 539</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635CF2A6" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD5BD77" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Grabenauffüllungen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Das Auffüllmaterial ist schichtweise einzubringen und mit geeigneten Geräten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>zu verdichten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Es darf kein gefrorenes Material eingefüllt werden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Fundationsschicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Das Material muss die Dicke und Qualität der angrenzenden Fundationsschicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>aufweisen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Im Fahrbahnbereich muss eine Fundationsschicht von mindestens </w:t>
+      </w:r>
+      <w:r w:rsidR="000A6DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und im</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Trottoir von </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>35 cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eingebracht werden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Für die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Reinplanie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist frostsicherer, bindefähiger </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Planiekies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu verwenden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D28567" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38548DF8" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Deckbelag</w:t>
+      </w:r>
+      <w:r w:rsidR="00625601" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>, Tragschicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Tragschicht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und Deckbelag sind nach der Grabenauffüllung nicht nur auf Graben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>breite, sondern allseitig auf einem zusätzlichen Streifen neu zu erstellen. Es werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">vom städtischen Werkhof in Fahrbahn und Trottoir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eine Mindestbreite von </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>30 cm als Zweitanschnitt verlangt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>. Unregelmässige Flächen mit vielen Ecken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>sind zu vermeiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED73CDC" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42468EA0" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Ist die Breite des verbleibenden Streifens entlang Randsteinen, Mauern und </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Schächten, sowie bestehenden Belagsflicken kleiner als </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15664">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm (Fahrbahn) und</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">30 cm (Trottoir), so muss Belag und Tragschicht dieses schmalen Streifens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ebenfalls erneuert werden. Wird bei Gehwegen mehr als 50 % der Belagsfläche </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>betroffen, so ist die gesamte Fläche zu erneuern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DA6DA3" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01ACD412" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Schichtdicke von</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Bei Aufgrabungen im öffentlichen Strassengebiet ist die effektiv vorhandene </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Belag und Tragschicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">mittlere Dicke von Belag und Tragschicht, im Minimum jedoch für Fahrbahnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>100 mm und für Gehwege 70 mm, wieder einzubauen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Vor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Einbau des Deckbelags sind die Belagsränder mit einem Fugenband zu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>versehen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E505F73" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6A9F5D" w14:textId="77777777" w:rsidR="009605AB" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="000561C1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="009605AB" w:rsidRPr="006D608F" w:rsidSect="00184EA6">
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="851" w:right="737" w:bottom="1418" w:left="1418" w:header="720" w:footer="281" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Diese Ausführungsvorschiften müssen der ausführenden Strassenbaufirma durch den Gesuchsteller</w:t>
+      </w:r>
+      <w:r w:rsidR="00625601" w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>/in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>bekannt gegeben werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3170826F" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="000561C1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Merkblatt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4448B963" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Werkleitungsgräben und Belagseinbau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FCD55F" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62925F26" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Die Ausführung hat grundsätzlich gemäss VSS 640 535c zu erfolgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24591324" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Vor der Erstellung des Grabens ist der Belag auf Grabenbreite anzuschneiden. Die Bereiche W gemäss Skizze sind erst vor dem Belagseinbau nachzuschneiden. In der Regel ist der Belag in der bestehenden Qualität wieder herzustellen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ein Jahr danach ist der Belagsflick min. 10 cm überlappt zu fräsen und den entsprechenden Deckbelag einzubauen. An den Belagsrändern ist ein TOK-Bank 30 x 10 mm einzubauen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084019DB" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E2CAEDE" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Kann der Einbau nicht wie oben beschrieben innert Wochenfrist eingebaut werden, ist umgehend nach der Wiederauffüllung ein provisorischer Belag (kein Beton) einzubauen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333D38FD" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC0208B" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Belagsaufbau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAD5E25" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Fahrbahn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05018FA1" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>ACT 22   70 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EFD354" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AC </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>30 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368B0E10" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA75FC5" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="00C15664" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C15664">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Trottoir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C15664">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C15664">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACT 22 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C15664">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>50 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2311C7E2" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>AC 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>20 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2DEF3B" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="093FAB3D" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A98FFED" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Skizze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0A9F0CDB" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12BCD44D" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71293DED" w14:textId="77777777" w:rsidR="0039560D" w:rsidRPr="006D608F" w:rsidRDefault="0039560D" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0039560D" w:rsidRPr="006D608F" w:rsidSect="009605AB">
+          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1503" w:right="737" w:bottom="1418" w:left="1418" w:header="720" w:footer="281" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56399087" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="006D608F" w:rsidRDefault="00444E4D" w:rsidP="002A695F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D608F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13E09F2B" wp14:editId="2B46E002">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="214AF0B0" wp14:editId="34BB5829">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>4023995</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-209550</wp:posOffset>
+              <wp:posOffset>3175</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2143125" cy="295275"/>
-            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:extent cx="6087862" cy="2959100"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="6" name="Grafik 6"/>
+            <wp:docPr id="7" name="Grafik 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="7" name="Grafik 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2143125" cy="295275"/>
-[...1370 lines deleted...]
-                      <a:ext cx="7560945" cy="5867400"/>
+                      <a:ext cx="6101628" cy="2965791"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002A695F">
-[...15 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="002A695F" w:rsidRPr="002A695F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+    <w:p w14:paraId="796A6661" w14:textId="77777777" w:rsidR="001D7252" w:rsidRPr="000E0F79" w:rsidRDefault="001D7252" w:rsidP="00BF5FB8">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3636"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...248 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001D7252" w:rsidRPr="000E0F79" w:rsidSect="002F6159">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1503" w:right="737" w:bottom="1418" w:left="1418" w:header="720" w:footer="281" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A695F" w:rsidRPr="002A695F" w:rsidRDefault="002A695F" w:rsidP="002A695F">
-[...34 lines deleted...]
-    <w:p w:rsidR="00E62537" w:rsidRDefault="00F42A46" w:rsidP="00BF5FB8">
+    <w:p w14:paraId="01E68131" w14:textId="77777777" w:rsidR="00E62537" w:rsidRDefault="002439E8" w:rsidP="00BF5FB8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E62537" w:rsidSect="001D7252">
           <w:footerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1503" w:right="737" w:bottom="1418" w:left="1418" w:header="720" w:footer="281" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002439E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ED106F3" wp14:editId="5F920122">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>636270</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>239395</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3016250" cy="1092200"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="217" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3016250" cy="1092200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3AC68CF7" w14:textId="77777777" w:rsidR="002439E8" w:rsidRDefault="002439E8"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="6ED106F3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:50.1pt;margin-top:18.85pt;width:237.5pt;height:86pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCukvuDQIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7402W6sOKtttqkq&#10;bS/Sth+AMY5RgaFAYm+/vgP2ZtP2rSoPiGGGMzNnDpubUStyEs5LMDUtFjklwnBopTnU9NvX/atr&#10;SnxgpmUKjKjpo/D0ZvvyxWawlSihB9UKRxDE+GqwNe1DsFWWed4LzfwCrDDo7MBpFtB0h6x1bEB0&#10;rbIyz6+yAVxrHXDhPd7eTU66TfhdJ3j43HVeBKJqirWFtLu0N3HPthtWHRyzveRzGewfqtBMGkx6&#10;hrpjgZGjk39BackdeOjCgoPOoOskF6kH7KbI/+jmoWdWpF6QHG/PNPn/B8s/nR7sF0fC+BZGHGBq&#10;wtt74N89MbDrmTmIW+dg6AVrMXERKcsG66v5aaTaVz6CNMNHaHHI7BggAY2d05EV7JMgOg7g8Uy6&#10;GAPhePk6L67KFbo4+op8XeJYUw5WPT23zof3AjSJh5o6nGqCZ6d7H2I5rHoKidk8KNnupVLJcIdm&#10;pxw5MVTAPq0Z/bcwZchQ0/WqXCVkA/F9EoeWARWqpK7pdR7XpJlIxzvTppDApJrOWIkyMz+Rkomc&#10;MDYjBkaeGmgfkSkHkxLx5+ChB/eTkgFVWFP/48icoER9MMj2ulguo2yTsVy9KdFwl57m0sMMR6ia&#10;Bkqm4y4kqUceDNziVDqZ+HquZK4V1ZVonH9ClO+lnaKe/+v2FwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADbsdObdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IJRS6sK7pBEgg&#10;rht7ALf12mpNUjXZ2r095sSOv/3p9+d8M9tenGkMnXcGnhYKBLnK151rDOx/Ph9fQYSIrsbeOzJw&#10;oQCb4vYmx6z2k9vSeRcbwSUuZGigjXHIpAxVSxbDwg/keHfwo8XIcWxkPeLE5baXiVJLabFzfKHF&#10;gT5aqo67kzVw+J4e0tVUfsW93r4s37HTpb8Yc383v61BRJrjPwx/+qwOBTuV/uTqIHrOSiWMGnjW&#10;GgQDqU55UBpI1EqDLHJ5/ULxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEK6S+4NAgAA&#10;9wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADbsdObd&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3AC68CF7" w14:textId="77777777" w:rsidR="002439E8" w:rsidRDefault="002439E8"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F42A46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DB3B955" wp14:editId="02D9D204">
             <wp:extent cx="6188634" cy="8620125"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="3" name="Grafik 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 12"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="2162"/>
                     <a:stretch/>
@@ -5677,87 +5847,87 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6191885" cy="8624653"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B605F0" w:rsidRDefault="00B605F0" w:rsidP="00BF5FB8">
+    <w:p w14:paraId="02F6E249" w14:textId="77777777" w:rsidR="00B605F0" w:rsidRDefault="00B605F0" w:rsidP="00BF5FB8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C7E00" w:rsidRDefault="00F42A46" w:rsidP="00BF5FB8">
+    <w:p w14:paraId="5453C7D0" w14:textId="77777777" w:rsidR="001C7E00" w:rsidRDefault="00F42A46" w:rsidP="00BF5FB8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39D72EBA" wp14:editId="0F286B84">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="795A98A6" wp14:editId="239F172A">
             <wp:extent cx="6149168" cy="8448675"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="1" name="Grafik 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="11077" t="6557" b="5640"/>
                     <a:stretch/>
@@ -5765,109 +5935,109 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6153056" cy="8454017"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B67898" w:rsidRDefault="00B67898" w:rsidP="00BF5FB8">
+    <w:p w14:paraId="2D25575E" w14:textId="77777777" w:rsidR="00B67898" w:rsidRDefault="00B67898" w:rsidP="00BF5FB8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E62537" w:rsidRDefault="00E62537" w:rsidP="00BF5FB8">
+    <w:p w14:paraId="0C95770F" w14:textId="77777777" w:rsidR="00E62537" w:rsidRDefault="00E62537" w:rsidP="00BF5FB8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E62537" w:rsidSect="00E62537">
           <w:footerReference w:type="default" r:id="rId23"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1503" w:right="737" w:bottom="1418" w:left="1418" w:header="720" w:footer="281" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F42A46" w:rsidRPr="00B605F0" w:rsidRDefault="00B67898" w:rsidP="00BF5FB8">
+    <w:p w14:paraId="5D053FFB" w14:textId="77777777" w:rsidR="00F42A46" w:rsidRPr="00B605F0" w:rsidRDefault="00B67898" w:rsidP="00BF5FB8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="558321C1" wp14:editId="22B2DD54">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29485E3B" wp14:editId="5853CB35">
             <wp:extent cx="6135372" cy="7010400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Grafik 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 13"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="1845" t="12793" r="5385" b="4052"/>
                     <a:stretch/>
@@ -5888,201 +6058,207 @@
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F42A46" w:rsidRPr="00B605F0" w:rsidSect="00E62537">
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1503" w:right="737" w:bottom="1418" w:left="1418" w:header="720" w:footer="281" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C918B0" w:rsidRDefault="00C918B0" w:rsidP="001707FC">
+    <w:p w14:paraId="1683CC09" w14:textId="77777777" w:rsidR="00B32F5D" w:rsidRDefault="00B32F5D" w:rsidP="001707FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C918B0" w:rsidRDefault="00C918B0" w:rsidP="001707FC">
+    <w:p w14:paraId="38224B05" w14:textId="77777777" w:rsidR="00B32F5D" w:rsidRDefault="00B32F5D" w:rsidP="001707FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
-    <w:panose1 w:val="020B0503030403020204"/>
+    <w:altName w:val="Segoe UI"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="004D0AFD" w:rsidRPr="004F75BD" w:rsidRDefault="004D0AFD" w:rsidP="004D0AFD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53A960D3" w14:textId="77777777" w:rsidR="004D0AFD" w:rsidRPr="004F75BD" w:rsidRDefault="004D0AFD" w:rsidP="004D0AFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">Stadtbauamt </w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>•</w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>Werkhof</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004D0AFD" w:rsidRDefault="004D0AFD" w:rsidP="004D0AFD">
+  <w:p w14:paraId="23F466F4" w14:textId="77777777" w:rsidR="004D0AFD" w:rsidRDefault="004D0AFD" w:rsidP="004D0AFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">beim Baseltor </w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>•</w:t>
     </w:r>
     <w:r>
@@ -6125,68 +6301,96 @@
       </w:rPr>
       <w:t xml:space="preserve">• Postfach 460 • </w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">4502 Solothurn </w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>•</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Telefon 032  626  93 24 </w:t>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="004F75BD">
+      <w:t xml:space="preserve"> Telefon </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
+      <w:t>032  626</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  93 </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">24 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="004F75BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>•</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>Telefax 032 626 92 9</w:t>
     </w:r>
     <w:r>
@@ -6217,155 +6421,155 @@
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:br/>
       <w:t>werkhof</w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>@solothurn.ch</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004D0AFD" w:rsidRPr="00D37436" w:rsidRDefault="004D0AFD" w:rsidP="004D0AFD">
+  <w:p w14:paraId="721E727C" w14:textId="77777777" w:rsidR="004D0AFD" w:rsidRPr="00D37436" w:rsidRDefault="004D0AFD" w:rsidP="004D0AFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Seite 3/3</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E05172" w:rsidRPr="004D0AFD" w:rsidRDefault="00E05172" w:rsidP="004D0AFD">
+  <w:p w14:paraId="151AE2B4" w14:textId="77777777" w:rsidR="00E05172" w:rsidRPr="004D0AFD" w:rsidRDefault="00E05172" w:rsidP="004D0AFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009605AB" w:rsidRDefault="009605AB" w:rsidP="009605AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68735D85" w14:textId="77777777" w:rsidR="009605AB" w:rsidRDefault="009605AB" w:rsidP="009605AB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Seite 1/1</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00884185" w:rsidRPr="009605AB" w:rsidRDefault="00884185" w:rsidP="009605AB">
+  <w:p w14:paraId="2CD7AE61" w14:textId="77777777" w:rsidR="00884185" w:rsidRPr="009605AB" w:rsidRDefault="00884185" w:rsidP="009605AB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="004D0AFD" w:rsidRPr="004F75BD" w:rsidRDefault="004D0AFD" w:rsidP="004D0AFD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="455D5EA4" w14:textId="77777777" w:rsidR="004D0AFD" w:rsidRPr="004F75BD" w:rsidRDefault="004D0AFD" w:rsidP="004D0AFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">Stadtbauamt </w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>•</w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>Werkhof</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004D0AFD" w:rsidRDefault="004D0AFD" w:rsidP="004D0AFD">
+  <w:p w14:paraId="2A048076" w14:textId="77777777" w:rsidR="004D0AFD" w:rsidRDefault="004D0AFD" w:rsidP="004D0AFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">beim Baseltor </w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>•</w:t>
     </w:r>
     <w:r>
@@ -6408,68 +6612,96 @@
       </w:rPr>
       <w:t xml:space="preserve">• Postfach 460 • </w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">4502 Solothurn </w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>•</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Telefon 032  626  93 24 </w:t>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="004F75BD">
+      <w:t xml:space="preserve"> Telefon </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
+      <w:t>032  626</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  93 </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">24 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="004F75BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>•</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>Telefax 032 626 92 9</w:t>
     </w:r>
     <w:r>
@@ -6500,125 +6732,125 @@
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:br/>
       <w:t>werkhof</w:t>
     </w:r>
     <w:r w:rsidRPr="004F75BD">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>@solothurn.ch</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004D0AFD" w:rsidRPr="00D37436" w:rsidRDefault="004D0AFD" w:rsidP="004D0AFD">
+  <w:p w14:paraId="09C10244" w14:textId="77777777" w:rsidR="004D0AFD" w:rsidRPr="00D37436" w:rsidRDefault="004D0AFD" w:rsidP="004D0AFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Seite 1/</w:t>
     </w:r>
     <w:r w:rsidR="00884185">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000561C1" w:rsidRPr="004D0AFD" w:rsidRDefault="000561C1" w:rsidP="004D0AFD">
+  <w:p w14:paraId="4C80A48C" w14:textId="77777777" w:rsidR="000561C1" w:rsidRPr="004D0AFD" w:rsidRDefault="000561C1" w:rsidP="004D0AFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009605AB" w:rsidRDefault="009605AB" w:rsidP="009605AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="634BDDB2" w14:textId="77777777" w:rsidR="009605AB" w:rsidRDefault="009605AB" w:rsidP="009605AB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">Stadtbauamt </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>•</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve"> Werkhof</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009605AB" w:rsidRDefault="009605AB" w:rsidP="009605AB">
+  <w:p w14:paraId="7084E3E2" w14:textId="77777777" w:rsidR="009605AB" w:rsidRDefault="009605AB" w:rsidP="009605AB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">beim Baseltor </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>•</w:t>
     </w:r>
     <w:r>
@@ -6637,1100 +6869,795 @@
       </w:rPr>
       <w:t xml:space="preserve">• Postfach 460 • </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">4502 Solothurn </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>•</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Telefon 032  626  93 24  </w:t>
+      <w:t xml:space="preserve"> Telefon </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>032  626</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  93 </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">24  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>•</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">  Telefax 032 626 92 97 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>•</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:br/>
       <w:t>werkhof@solothurn.ch</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009605AB" w:rsidRDefault="009605AB" w:rsidP="009605AB">
+  <w:p w14:paraId="3527365C" w14:textId="77777777" w:rsidR="009605AB" w:rsidRDefault="009605AB" w:rsidP="009605AB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Seite 3/3</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009605AB" w:rsidRPr="009605AB" w:rsidRDefault="009605AB" w:rsidP="009605AB">
+  <w:p w14:paraId="3C5D3892" w14:textId="77777777" w:rsidR="009605AB" w:rsidRPr="009605AB" w:rsidRDefault="009605AB" w:rsidP="009605AB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...184 lines deleted...]
-  <w:p w:rsidR="009605AB" w:rsidRPr="00D37436" w:rsidRDefault="009605AB" w:rsidP="004D0AFD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C50462A" w14:textId="77777777" w:rsidR="009605AB" w:rsidRPr="00D37436" w:rsidRDefault="000907A1" w:rsidP="000907A1">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="009605AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>Seite 1/2</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009605AB" w:rsidRPr="004D0AFD" w:rsidRDefault="009605AB" w:rsidP="004D0AFD">
+  <w:p w14:paraId="4EA08263" w14:textId="77777777" w:rsidR="009605AB" w:rsidRPr="004D0AFD" w:rsidRDefault="009605AB" w:rsidP="004D0AFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...135 lines deleted...]
-  <w:p w:rsidR="009605AB" w:rsidRDefault="009605AB" w:rsidP="009605AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BD242E2" w14:textId="77777777" w:rsidR="004A2B7C" w:rsidRPr="004A2B7C" w:rsidRDefault="000907A1" w:rsidP="000907A1">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
-      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> USERADDRESS   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004A2B7C" w:rsidRPr="004A2B7C">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Bau und Umwelt I Werkhof</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5C5CC605" w14:textId="77777777" w:rsidR="009605AB" w:rsidRDefault="004A2B7C" w:rsidP="000907A1">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Baselstrasse 4, 4502 Solothurn, 032 626 93 24, werkhof@solothurn.ch, </w:t>
+    </w:r>
+    <w:r w:rsidR="000907A1" w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="000907A1" w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>stadt-solothurn.ch</w:t>
+    </w:r>
+    <w:r w:rsidR="000907A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="009605AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>Seite 2/2</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009605AB" w:rsidRPr="004D0AFD" w:rsidRDefault="009605AB" w:rsidP="004D0AFD">
+  <w:p w14:paraId="6E259990" w14:textId="77777777" w:rsidR="009605AB" w:rsidRPr="004D0AFD" w:rsidRDefault="009605AB" w:rsidP="004D0AFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...135 lines deleted...]
-  <w:p w:rsidR="009605AB" w:rsidRDefault="009605AB" w:rsidP="009605AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7887F3B8" w14:textId="77777777" w:rsidR="004A2B7C" w:rsidRPr="004A2B7C" w:rsidRDefault="000907A1" w:rsidP="000907A1">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
-      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> USERADDRESS   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004A2B7C" w:rsidRPr="004A2B7C">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Bau und Umwelt I Werkhof</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="129DE237" w14:textId="77777777" w:rsidR="009605AB" w:rsidRDefault="004A2B7C" w:rsidP="000907A1">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Baselstrasse 4, 4502 Solothurn, 032 626 93 24, werkhof@solothurn.ch, </w:t>
+    </w:r>
+    <w:r w:rsidR="000907A1" w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="000907A1" w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>stadt-solothurn.ch</w:t>
+    </w:r>
+    <w:r w:rsidR="000907A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="009605AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>Seite 1/3</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009605AB" w:rsidRPr="004D0AFD" w:rsidRDefault="009605AB" w:rsidP="004D0AFD">
+  <w:p w14:paraId="4DFC21EF" w14:textId="77777777" w:rsidR="009605AB" w:rsidRPr="004D0AFD" w:rsidRDefault="009605AB" w:rsidP="004D0AFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...135 lines deleted...]
-  <w:p w:rsidR="00E62537" w:rsidRDefault="00E62537" w:rsidP="009605AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34FE03F0" w14:textId="77777777" w:rsidR="004A2B7C" w:rsidRPr="004A2B7C" w:rsidRDefault="000907A1" w:rsidP="000907A1">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
-      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> USERADDRESS   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004A2B7C" w:rsidRPr="004A2B7C">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Bau und Umwelt I Werkhof</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0FE9D9B8" w14:textId="77777777" w:rsidR="00E62537" w:rsidRDefault="004A2B7C" w:rsidP="000907A1">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Baselstrasse 4, 4502 Solothurn, 032 626 93 24, werkhof@solothurn.ch, </w:t>
+    </w:r>
+    <w:r w:rsidR="000907A1" w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="000907A1" w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>stadt-solothurn.ch</w:t>
+    </w:r>
+    <w:r w:rsidR="000907A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00E62537">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>Seite 2/3</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E62537" w:rsidRPr="009605AB" w:rsidRDefault="00E62537" w:rsidP="009605AB">
+  <w:p w14:paraId="19521EEB" w14:textId="77777777" w:rsidR="00E62537" w:rsidRPr="009605AB" w:rsidRDefault="00E62537" w:rsidP="009605AB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...135 lines deleted...]
-  <w:p w:rsidR="00E62537" w:rsidRDefault="00E62537" w:rsidP="009605AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7ED96501" w14:textId="77777777" w:rsidR="004A2B7C" w:rsidRPr="004A2B7C" w:rsidRDefault="000907A1" w:rsidP="000907A1">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
-      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> USERADDRESS   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004A2B7C" w:rsidRPr="004A2B7C">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Bau und Umwelt I Werkhof</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7504DE02" w14:textId="77777777" w:rsidR="00E62537" w:rsidRDefault="004A2B7C" w:rsidP="000907A1">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Baselstrasse 4, 4502 Solothurn, 032 626 93 24, werkhof@solothurn.ch, </w:t>
+    </w:r>
+    <w:r w:rsidR="000907A1" w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="000907A1" w:rsidRPr="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>stadt-solothurn.ch</w:t>
+    </w:r>
+    <w:r w:rsidR="000907A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000907A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00E62537">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>Seite 3/3</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E62537" w:rsidRPr="004D0AFD" w:rsidRDefault="00E62537" w:rsidP="004D0AFD">
+  <w:p w14:paraId="56C5DC4D" w14:textId="77777777" w:rsidR="00E62537" w:rsidRPr="004D0AFD" w:rsidRDefault="00E62537" w:rsidP="004D0AFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C918B0" w:rsidRDefault="00C918B0" w:rsidP="001707FC">
+    <w:p w14:paraId="3E4FE38F" w14:textId="77777777" w:rsidR="00B32F5D" w:rsidRDefault="00B32F5D" w:rsidP="001707FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C918B0" w:rsidRDefault="00C918B0" w:rsidP="001707FC">
+    <w:p w14:paraId="51D518EA" w14:textId="77777777" w:rsidR="00B32F5D" w:rsidRDefault="00B32F5D" w:rsidP="001707FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="002A695F" w:rsidRPr="000C0852" w:rsidRDefault="002A695F" w:rsidP="002A695F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0569E287" w14:textId="77777777" w:rsidR="002A695F" w:rsidRPr="000C0852" w:rsidRDefault="002A695F" w:rsidP="002A695F">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000C0852">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Öffnungszeiten</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 08.3</w:t>
     </w:r>
     <w:r w:rsidRPr="000C0852">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0 – 11.30 Uhr; 14.00 – 17.00 Uhr oder nach Vereinbarung</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00B25A14" w:rsidRDefault="00B25A14">
+  <w:p w14:paraId="4A240B11" w14:textId="77777777" w:rsidR="00B25A14" w:rsidRDefault="00B25A14">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="001707FC" w:rsidRDefault="001707FC" w:rsidP="001707FC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FFE7E95" w14:textId="77777777" w:rsidR="001707FC" w:rsidRDefault="001707FC" w:rsidP="001707FC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="1416"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="174F5E9A" wp14:editId="5AED00C0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71ADC18F" wp14:editId="31E7732D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3266440</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-224155</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2724150" cy="381000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="8" name="Bild 2" descr="Stadt Solothurn"/>
+          <wp:docPr id="1138333836" name="Bild 2" descr="Stadt Solothurn"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Bild 2" descr="Stadt Solothurn"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -7738,155 +7665,56 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2724150" cy="381000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001707FC" w:rsidRPr="001707FC" w:rsidRDefault="00293C09" w:rsidP="001707FC">
-[...97 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D181104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5A84ED0"/>
     <w:lvl w:ilvl="0" w:tplc="0807000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7928,51 +7756,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22DB6903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="631EE49E"/>
     <w:lvl w:ilvl="0" w:tplc="08070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
@@ -8017,68 +7845,68 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="363A073E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0407000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46FC0040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A678B318"/>
     <w:lvl w:ilvl="0" w:tplc="5ACA66BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -8176,51 +8004,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E514681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFFA2F52"/>
     <w:lvl w:ilvl="0" w:tplc="0807000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
@@ -8265,406 +8093,696 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1025666896">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1453789704">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2002922042">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="452290631">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1527600093">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001707FC"/>
+    <w:rsidRoot w:val="004A2B7C"/>
     <w:rsid w:val="0000626B"/>
+    <w:rsid w:val="00016372"/>
+    <w:rsid w:val="00027F2F"/>
     <w:rsid w:val="0005576C"/>
     <w:rsid w:val="000561C1"/>
     <w:rsid w:val="00090186"/>
+    <w:rsid w:val="000907A1"/>
+    <w:rsid w:val="000A6DE0"/>
     <w:rsid w:val="000C5CFF"/>
+    <w:rsid w:val="000D3D34"/>
+    <w:rsid w:val="000E0F79"/>
     <w:rsid w:val="000E7AB0"/>
     <w:rsid w:val="00131003"/>
     <w:rsid w:val="00145823"/>
     <w:rsid w:val="0015018B"/>
     <w:rsid w:val="001707FC"/>
     <w:rsid w:val="00174FE9"/>
+    <w:rsid w:val="00184EA6"/>
+    <w:rsid w:val="00195652"/>
     <w:rsid w:val="001A3515"/>
     <w:rsid w:val="001C597E"/>
     <w:rsid w:val="001C7E00"/>
+    <w:rsid w:val="001D099D"/>
     <w:rsid w:val="001D7252"/>
     <w:rsid w:val="001E0B87"/>
     <w:rsid w:val="001E39B9"/>
+    <w:rsid w:val="00204E0A"/>
     <w:rsid w:val="00212BAF"/>
+    <w:rsid w:val="00221A5A"/>
     <w:rsid w:val="00240C1F"/>
+    <w:rsid w:val="002439E8"/>
     <w:rsid w:val="0024533C"/>
     <w:rsid w:val="0025079E"/>
     <w:rsid w:val="00256A5C"/>
     <w:rsid w:val="00264E78"/>
     <w:rsid w:val="00266632"/>
     <w:rsid w:val="00293C09"/>
     <w:rsid w:val="002A695F"/>
     <w:rsid w:val="002B5328"/>
     <w:rsid w:val="002E3840"/>
     <w:rsid w:val="00335DBC"/>
     <w:rsid w:val="0034082F"/>
     <w:rsid w:val="00340F52"/>
     <w:rsid w:val="0039560D"/>
     <w:rsid w:val="003A0831"/>
+    <w:rsid w:val="003C2865"/>
     <w:rsid w:val="003F57FE"/>
     <w:rsid w:val="00406EEF"/>
+    <w:rsid w:val="00444E4D"/>
     <w:rsid w:val="00476768"/>
+    <w:rsid w:val="00482171"/>
     <w:rsid w:val="00484829"/>
+    <w:rsid w:val="004A2B7C"/>
     <w:rsid w:val="004B0864"/>
+    <w:rsid w:val="004C0BA1"/>
+    <w:rsid w:val="004C5134"/>
     <w:rsid w:val="004C73CF"/>
     <w:rsid w:val="004D0AFD"/>
     <w:rsid w:val="004D6054"/>
+    <w:rsid w:val="004E29EE"/>
     <w:rsid w:val="004F3948"/>
     <w:rsid w:val="0052731A"/>
     <w:rsid w:val="00533427"/>
+    <w:rsid w:val="00540161"/>
     <w:rsid w:val="00543CE5"/>
     <w:rsid w:val="00593AE8"/>
     <w:rsid w:val="005B5B9E"/>
+    <w:rsid w:val="005C2014"/>
     <w:rsid w:val="005D0ECA"/>
+    <w:rsid w:val="005D1904"/>
     <w:rsid w:val="005D723F"/>
     <w:rsid w:val="00625601"/>
     <w:rsid w:val="00631058"/>
     <w:rsid w:val="0063143D"/>
     <w:rsid w:val="0063601B"/>
     <w:rsid w:val="00654DCF"/>
+    <w:rsid w:val="006B6887"/>
+    <w:rsid w:val="006D608F"/>
     <w:rsid w:val="006D6340"/>
     <w:rsid w:val="006E250D"/>
     <w:rsid w:val="006E4547"/>
     <w:rsid w:val="006F0EDA"/>
+    <w:rsid w:val="00713A50"/>
     <w:rsid w:val="0071422C"/>
     <w:rsid w:val="00782664"/>
     <w:rsid w:val="00790041"/>
+    <w:rsid w:val="007A4861"/>
     <w:rsid w:val="007C590D"/>
     <w:rsid w:val="007D1507"/>
     <w:rsid w:val="007F3493"/>
+    <w:rsid w:val="00801928"/>
+    <w:rsid w:val="0081214F"/>
     <w:rsid w:val="00872425"/>
     <w:rsid w:val="00873383"/>
     <w:rsid w:val="00884185"/>
     <w:rsid w:val="00890A72"/>
     <w:rsid w:val="008A18BE"/>
     <w:rsid w:val="008B1E9E"/>
     <w:rsid w:val="00901684"/>
     <w:rsid w:val="0090290C"/>
+    <w:rsid w:val="00937D20"/>
     <w:rsid w:val="009605AB"/>
+    <w:rsid w:val="0099676F"/>
     <w:rsid w:val="009B5A6A"/>
     <w:rsid w:val="009C1B41"/>
     <w:rsid w:val="009C6F9A"/>
     <w:rsid w:val="009F3144"/>
+    <w:rsid w:val="00A123D5"/>
+    <w:rsid w:val="00A1382D"/>
+    <w:rsid w:val="00A22DD5"/>
+    <w:rsid w:val="00A31DB3"/>
+    <w:rsid w:val="00A463EA"/>
     <w:rsid w:val="00A73DA2"/>
     <w:rsid w:val="00A772E6"/>
     <w:rsid w:val="00A81273"/>
     <w:rsid w:val="00AD0E70"/>
     <w:rsid w:val="00AF4682"/>
+    <w:rsid w:val="00B17565"/>
     <w:rsid w:val="00B244CF"/>
+    <w:rsid w:val="00B245F6"/>
     <w:rsid w:val="00B25A14"/>
+    <w:rsid w:val="00B301F1"/>
+    <w:rsid w:val="00B32F5D"/>
     <w:rsid w:val="00B605F0"/>
     <w:rsid w:val="00B67898"/>
     <w:rsid w:val="00BA2CDD"/>
     <w:rsid w:val="00BA6FCC"/>
     <w:rsid w:val="00BC01BB"/>
+    <w:rsid w:val="00BC4909"/>
     <w:rsid w:val="00BD2802"/>
     <w:rsid w:val="00BF5FB8"/>
+    <w:rsid w:val="00C15664"/>
     <w:rsid w:val="00C15E0A"/>
     <w:rsid w:val="00C7796B"/>
     <w:rsid w:val="00C918B0"/>
     <w:rsid w:val="00CF29B9"/>
     <w:rsid w:val="00CF38B7"/>
+    <w:rsid w:val="00D023B7"/>
+    <w:rsid w:val="00D05044"/>
     <w:rsid w:val="00D1136E"/>
     <w:rsid w:val="00D11F92"/>
     <w:rsid w:val="00D14551"/>
+    <w:rsid w:val="00D3151D"/>
+    <w:rsid w:val="00D365C1"/>
     <w:rsid w:val="00D40082"/>
+    <w:rsid w:val="00D53205"/>
     <w:rsid w:val="00D63A93"/>
     <w:rsid w:val="00D922B3"/>
     <w:rsid w:val="00DB1915"/>
     <w:rsid w:val="00DD52EC"/>
     <w:rsid w:val="00DF1A78"/>
     <w:rsid w:val="00DF576D"/>
     <w:rsid w:val="00E05172"/>
     <w:rsid w:val="00E13172"/>
     <w:rsid w:val="00E13390"/>
     <w:rsid w:val="00E227A1"/>
     <w:rsid w:val="00E62537"/>
+    <w:rsid w:val="00E625AB"/>
     <w:rsid w:val="00E72657"/>
     <w:rsid w:val="00E80DFA"/>
+    <w:rsid w:val="00E833D0"/>
+    <w:rsid w:val="00E96DBC"/>
     <w:rsid w:val="00EF5D91"/>
     <w:rsid w:val="00F03ECE"/>
     <w:rsid w:val="00F10563"/>
     <w:rsid w:val="00F30600"/>
     <w:rsid w:val="00F42A46"/>
     <w:rsid w:val="00F4574C"/>
     <w:rsid w:val="00F56521"/>
+    <w:rsid w:val="00F74FD0"/>
     <w:rsid w:val="00FB3607"/>
     <w:rsid w:val="00FB4E41"/>
     <w:rsid w:val="00FC028E"/>
+    <w:rsid w:val="00FC1919"/>
     <w:rsid w:val="00FE21CD"/>
+    <w:rsid w:val="00FF03EA"/>
     <w:rsid w:val="00FF6E11"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="041B4151"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...140 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift2Zchn"/>
     <w:qFormat/>
     <w:rsid w:val="001707FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3402"/>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="357"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
@@ -8704,64 +8822,66 @@
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001707FC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001707FC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001707FC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="001707FC"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
     <w:name w:val="Überschrift 2 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift2"/>
     <w:rsid w:val="001707FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textkrper-Einzug3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="Textkrper-Einzug3Zchn"/>
     <w:rsid w:val="001707FC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3402"/>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
@@ -8834,478 +8954,130 @@
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="002A695F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Wappen">
     <w:name w:val="Wappen"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="002A695F"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="340" w:yAlign="center"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5800"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...163 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FusszeileFett">
+    <w:name w:val="Fusszeile Fett"/>
+    <w:basedOn w:val="Fuzeile"/>
+    <w:uiPriority w:val="19"/>
     <w:qFormat/>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="004E29EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="de-DE"/>
+      <w:noProof/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...66 lines deleted...]
-    <w:rsid w:val="001707FC"/>
+    <w:rsid w:val="004E29EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...104 lines deleted...]
-      <w:lang w:eastAsia="de-DE"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="128327198">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1303656395">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1705250615">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9557,83 +9329,291 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100C5214951684ED54B9C24FD6EBCFD599D" ma:contentTypeVersion="3" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="8eb20b6ceffe155e46a4d171dec93aed">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="85872d79-33b7-4855-b609-fd1555400513" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1f6ad396ea81400333e5bc5f27a8a3ef" ns2:_="">
+    <xsd:import namespace="85872d79-33b7-4855-b609-fd1555400513"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85872d79-33b7-4855-b609-fd1555400513" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{735AE025-610F-4DAD-AFFB-4FE8FA534CED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F9C50DA-620E-43D6-86D8-B8DBDCC724BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4043B7FD-48DF-47C2-AA9C-D98D4B7C4661}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFE33C98-CF7E-427B-8C7F-14742376B32C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="85872d79-33b7-4855-b609-fd1555400513"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>4DDEEA15</Template>
+  <Template>FO_Gesuch_Nutzung öffentlicher Grund und Grabarbeiten</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>697</Words>
-  <Characters>4394</Characters>
+  <Words>698</Words>
+  <Characters>4398</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regio Energie Solothurn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5081</CharactersWithSpaces>
+  <CharactersWithSpaces>5086</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Meier Bernadette</dc:creator>
+  <dc:creator>Fahrer Angela</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C5214951684ED54B9C24FD6EBCFD599D</vt:lpwstr>
+  </property>
+</Properties>
+</file>